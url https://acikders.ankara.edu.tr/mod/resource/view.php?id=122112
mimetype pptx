--- v0 (2026-03-02)
+++ v1 (2026-05-31)
@@ -1,88 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483708" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="266" r:id="rId2"/>
     <p:sldId id="267" r:id="rId3"/>
     <p:sldId id="268" r:id="rId4"/>
     <p:sldId id="269" r:id="rId5"/>
     <p:sldId id="270" r:id="rId6"/>
     <p:sldId id="273" r:id="rId7"/>
     <p:sldId id="275" r:id="rId8"/>
     <p:sldId id="274" r:id="rId9"/>
     <p:sldId id="276" r:id="rId10"/>
-    <p:sldId id="271" r:id="rId11"/>
+    <p:sldId id="277" r:id="rId11"/>
+    <p:sldId id="278" r:id="rId12"/>
+    <p:sldId id="279" r:id="rId13"/>
+    <p:sldId id="271" r:id="rId14"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="tr-TR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -159,50 +168,58 @@
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{EDB0872B-D430-46A1-9750-15ED185E33F4}" v="3" dt="2026-03-31T19:12:03.389"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Orta Stil 2 - Vurgu 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -353,73 +370,154 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="792" y="48"/>
+        <p:origin x="874" y="38"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:12:49.277" v="56" actId="14100"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:09:51.723" v="12" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2550552105" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:09:51.723" v="12" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2550552105" sldId="277"/>
+            <ac:spMk id="3" creationId="{4180AACD-3152-16B3-3292-D5CC987F2FB8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:09:02.498" v="3" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3587431365" sldId="277"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:09:02.056" v="2" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="88092999" sldId="278"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:11:47.044" v="40" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1624591644" sldId="278"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:11:47.044" v="40" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1624591644" sldId="278"/>
+            <ac:spMk id="3" creationId="{4DDBC37A-01D0-F4FD-A63E-B3209D0BA94C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:12:49.277" v="56" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3277460180" sldId="279"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:12:25.042" v="51" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3277460180" sldId="279"/>
+            <ac:spMk id="4" creationId="{673E6525-9092-F075-5570-4747E5FAE06C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:12:49.277" v="56" actId="14100"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3277460180" sldId="279"/>
+            <ac:picMk id="2" creationId="{D54FFC67-910D-E308-A5F7-2BE6FDF8D683}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -630,51 +728,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -968,51 +1066,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1369,51 +1467,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1705,51 +1803,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2025,51 +2123,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2421,51 +2519,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2678,51 +2776,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2940,51 +3038,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3202,51 +3300,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3531,51 +3629,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3854,51 +3952,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4311,51 +4409,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4516,51 +4614,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4693,51 +4791,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5026,51 +5124,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5371,51 +5469,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7492,51 +7590,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{94F4829F-FC24-46D0-AEBD-96700BF9439C}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7998,50 +8096,62 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
@@ -8117,50 +8227,719 @@
             <a:r>
               <a:rPr lang="tr-TR" b="1" dirty="0"/>
               <a:t>Beşinci Kalkınma Planı (1985-1989) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>döneminde, “beden eğitimi ve sporun yaygınlaştırılması ve amatör sporun teşvik edilmesi, geleneksel spor dallarının geliştirilmesi, kamu ve özel sektör kuruluşlarında çalıştırılan işçi sayısının belli bir oranı kadar sporcu istihdam eden kuruluşların teşvik edilmesi” benimsenmiştir. Ayrıca “sporun semtlere ve köylere yayılabilmesi için basit, ekonomik tesisler yapılması, kamunun ve özel sektörün spor tesisleri yapımının teşvik edilmesi, kitle sporuna önem verilmesi, beden eğitimi ve spor alanında gerekli insan gücünün yetiştirilmesi ve okullarda spora ve spor eğitimine ağırlık verilmesi” görüşleri benimsenmiştir (BKP, 1985). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="666430522"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4180AACD-3152-16B3-3292-D5CC987F2FB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="660400" y="1127760"/>
+            <a:ext cx="10647680" cy="5047536"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Onikinci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  Kalkınma Planı(2024-2028)</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>12. Kalkınma planı Cumhurbaşkanlığı Strateji ve Bütçe Başkanlığı tarafından hazırlanmıştır. Amaç, Spor kabiliyeti olanların erken yaşta yetenek havuzuna dâhil edilmesi, spor profesyonellerinin niteliğinin artırılması, sporun her dalında küresel ölçüde rekabet edebilen bir seviyeye ulaşılarak uluslararası organizasyonlarda başarı elde edilmesi ve herkes için spor anlayışıyla sporun toplum geneline yaygınlaşan bir yaşam biçimine dönüştürülmesi temel amaçtır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Politika ve Tedbirler</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Her yaştan vatandaşın sportif faaliyetlere düzenli katılımları teşvik edilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor imkânları yerel düzeyde geliştirilerek erken yaşlardan itibaren spor eğitimi verilecek, her yaştan vatandaşın sportif faaliyetlere düzenli katılımı teşvik edilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Yerel yönetimler başta olmak üzere tüm paydaşlarla işbirliği yapılarak vatandaşların spora olan ilgisi artırılacak, sağlık için spor ve rekreasyon temalı projeler ile kampanyalar geliştirilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Başta engelliler olmak üzere özel politika gerektiren vatandaşların spora erişimi kolaylaştırılacak, sportif faaliyetlere katılımları teşvik edilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Antrenörlerin nicelik ve niteliklerini artırmak amacıyla kurs ve seminerler düzenlenecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>İlkokul çağındaki öğrencilerin spor dallarını tanımaları ve yaşam boyu aktif olarak düzenli spor yapmaları spor kulüpleriyle işbirliği içerisinde sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>İlkokul, ortaokul ve lise kademelerindeki öğrencilerin, belirli dallarda ve oyun türlerinde spor yapmaları ve yarışmalara katılmaları teşvik edilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Örgün eğitimde beden eğitimi ve spor dersinin niteliği artırılacaktır.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2550552105"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DDBC37A-01D0-F4FD-A63E-B3209D0BA94C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="355600" y="246985"/>
+            <a:ext cx="11836400" cy="6832640"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Onikinci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  Kalkınma Planı(2024-2028)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Politika ve Tedbirler- Devam</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Okul ve mahalle spor kulüplerinin dijital ortama entegrasyonuyla izlenmesi ve değerlendirilmesi kolaylaştırılacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sporcu sağlığı merkezleri, hizmet kalitesi ve çeşitliliği artırılarak yaygınlaştırılacak, spor hekimi ihtiyacının giderilmesi sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Olimpik, paralimpik sporcular ile milli takım ve Türkiye Olimpiyat Hazırlık Merkezleri ve Sporcu Eğitim Merkezleri sporcularına sağlık ve performans desteği veren sporcu sağlığı merkezleri ihtiyaç duyulan bölgelerde yaygınlaştırılacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sporcu sağlığında uzmanlaşmış sağlık çalışanlarının yetiştirilmesi için ilgili birim, kurum ve kuruluşlarla işbirliği yapılacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Uluslararası organizasyonlardaki sportif performansları ve istatistiki bilgileri içeren veri altyapısı oluşturulacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Geleneksel ve olimpik spor dalları başta olmak üzere tüm spor dallarının gelişimi ve yeni spor dallarındaki oluşumlar izlenerek tanıtımlarının yapılması sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Spor Kulüpleri ve Spor Federasyonları Kanununun uygulanmasına yönelik mevzuat çalışmaları tamamlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Olimpik ve paralimpik havuzda bulunan sporculara destek sağlanarak olimpiyat ve paralimpik oyunlarda başarılı olmaları sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sportif Yetenek Taraması Programı kapsamında spor karnesi almaya hak kazanan öğrencilerin ilgili spor dallarına yönlendirilmesi sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dünyadaki spor turizmi talebinin yoğun olduğu ülkelerde spor turizmine yönelik yeni pazarlama stratejileri geliştirilerek tanıtım ve reklam faaliyetleri yürütülecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Katma değeri yüksek olan uluslararası spor organizasyonlarına ev sahipliği yapılarak ülkemiz dünyada bir spor turizmi markası haline getirilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bölgelerin kendine özgü spor turizm potansiyeli dikkate alınarak spor turizminde marka şehirler belirlenecek, tanıtım faaliyetleri gerçekleştirilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tanıtım ve pazarlama faaliyetlerinin etkin bir şekilde yürütülmesine yönelik kamu ve özel sektör paydaşlarıyla işbirliği yapılacak ve stratejiler geliştirilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Spor turizmi ihracatına yönelik farkındalık artırılacak, ülkemizin spor turizmi ihraca tının artırılmasına yönelik bölgesel çalışmalar yürütülecek ve bu alandaki istatistiki veri temini sağlanacaktır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Olimpiyatlar başta olmak üzere uluslararası spor müsabakalarında başarılı olan sporcularımız marka elçisi olarak görevlendirilecektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1624591644"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Resim 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D54FFC67-910D-E308-A5F7-2BE6FDF8D683}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1126269" y="1769626"/>
+            <a:ext cx="9844004" cy="4549894"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Metin kutusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{673E6525-9092-F075-5570-4747E5FAE06C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2631440" y="1400294"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Çizelge. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Onikinci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Kalkınma Planı Spor Hedefleri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3277460180"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Unvan 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -10360,94 +11139,98 @@
                 <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{24B1A44C-C006-48B2-A4D7-E5549B3D8CD4}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>1190</Words>
+  <Words>1701</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Geniş ekran</PresentationFormat>
-  <Paragraphs>74</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>104</Paragraphs>
+  <Slides>13</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Century Gothic</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Duman</vt:lpstr>
       <vt:lpstr>Beşinci Kalkınma Planı (1985-1989)</vt:lpstr>
       <vt:lpstr>Altıncı Kalkınma Planı (1990-1994)</vt:lpstr>
       <vt:lpstr>Yedinci Kalkınma Planı (1995- 2000)</vt:lpstr>
       <vt:lpstr>Sekizinci Kalkınma Planı (2001–2005)</vt:lpstr>
       <vt:lpstr>Onuncu Kalkınma Planı (2014 – 2018)</vt:lpstr>
       <vt:lpstr>ONBİRİNCİ KALKINMA PLANI (2019-2023)</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>ONBİRİNCİ KALKINMA PLANI (2019-2023)</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>KALKINMA PLANLARINI DEĞERLENDİRME  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>8. FUTBOLDA PROFESYONELLİK DÖNEMİ </dc:title>
   <dc:creator>Oğuz Özbek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>