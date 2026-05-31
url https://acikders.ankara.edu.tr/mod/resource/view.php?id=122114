--- v0 (2026-03-02)
+++ v1 (2026-05-31)
@@ -13,50 +13,51 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483678" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="265" r:id="rId2"/>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
   </p:sldIdLst>
@@ -164,82 +165,138 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="792" y="60"/>
+        <p:origin x="874" y="38"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="addSld">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:06.555" v="5" actId="680"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:04.728" v="0" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1271476768" sldId="266"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:05.670" v="1" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3430508177" sldId="267"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:05.897" v="2" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1877619071" sldId="268"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:06.118" v="3" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1184071947" sldId="269"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:06.332" v="4" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3551957889" sldId="270"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T19:14:06.555" v="5" actId="680"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1283083072" sldId="271"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -450,51 +507,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -788,51 +845,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1189,51 +1246,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1525,51 +1582,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1845,51 +1902,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2241,51 +2298,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2498,51 +2555,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2760,51 +2817,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3022,51 +3079,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3351,51 +3408,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3674,51 +3731,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4131,51 +4188,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4336,51 +4393,51 @@
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4513,51 +4570,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4846,51 +4903,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5191,51 +5248,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7312,51 +7369,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DC224CA0-2809-4961-8D73-A877B22D590D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>