--- v0 (2025-12-15)
+++ v1 (2026-05-31)
@@ -1,210 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483981" r:id="rId1"/>
+    <p:sldMasterId id="2147484146" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...9 lines deleted...]
-    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId2"/>
+    <p:sldId id="256" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="tr-TR"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{77B86AFA-BAF9-4415-9D97-6A4F47C274F2}" v="29" dt="2026-04-01T08:37:50.824"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Orta Stil 2 - Vurgu 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -355,104 +350,676 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="792" y="60"/>
+        <p:origin x="874" y="43"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:25.377" v="229" actId="47"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp mod modClrScheme chgLayout">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:20:16.455" v="130" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3397291711" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod ord">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:17:51.079" v="100" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3397291711" sldId="256"/>
+            <ac:spMk id="2" creationId="{3FA240CA-6E78-C0BF-38F8-6342BE520449}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:11:51.976" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3397291711" sldId="256"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:19:13.490" v="122" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3397291711" sldId="256"/>
+            <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:20:16.455" v="130" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3397291711" sldId="256"/>
+            <ac:spMk id="7" creationId="{ADDA8F5B-398A-5E6A-82B1-2ED6C8BFDC2A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:20:12.252" v="129" actId="1076"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3397291711" sldId="256"/>
+            <ac:graphicFrameMk id="3" creationId="{64931D7D-B7F4-012F-003B-632027322BA4}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp new mod modClrScheme chgLayout">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:26:36.192" v="167" actId="207"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1656646709" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:59.599" v="42" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:spMk id="2" creationId="{2CD1DF36-DDAD-3D18-AF18-041EBD4437DF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:59.599" v="42" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:spMk id="3" creationId="{B3F8907A-D288-3AD5-F9A6-E78817992C8A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:24:40.217" v="145"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:spMk id="5" creationId="{CADF527B-48AA-5A95-DD18-C4E46425F85C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:26:30.806" v="166" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:spMk id="7" creationId="{69E49194-FB6F-60CA-A934-1EFDFCD4E81B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:26:20.851" v="164" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:spMk id="10" creationId="{56095CE2-8241-B3D0-8BB4-C9FBF6255CA5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:26:36.192" v="167" actId="207"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1656646709" sldId="257"/>
+            <ac:graphicFrameMk id="8" creationId="{2FF01600-1D12-D869-3BD9-5E5F27C52BDE}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3522388219" sldId="257"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1120314739" sldId="258"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp new mod modClrScheme chgLayout">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:37:15.531" v="191" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2703998149" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:02.970" v="43" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="2" creationId="{E0B3C585-F758-19B1-9BD3-4EDF8612D1BB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:02.970" v="43" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="3" creationId="{5A68B84C-A0F1-AE2A-B765-70D9D98E930A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:24:44.315" v="148"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="5" creationId="{59A9FE17-13BC-E55E-F68F-A837EF62F1A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:35:39.103" v="176" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="7" creationId="{8ECDE8C7-3F3B-4DBE-DD64-83E5350A6C25}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:35:22.738" v="171" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="9" creationId="{63693069-59BC-454E-4358-C4CD9040DC05}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:37:15.531" v="191" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:spMk id="12" creationId="{BAEFB22C-3042-80EC-2929-5382CC79A62F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:36:49.907" v="187" actId="207"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2703998149" sldId="258"/>
+            <ac:graphicFrameMk id="10" creationId="{FB4DACA5-1B2E-09D1-5605-3A571CB4710A}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:05.864" v="44" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="415289476" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="415289476" sldId="259"/>
+            <ac:spMk id="2" creationId="{582417A4-E914-8D7B-688E-762BF8424A09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="415289476" sldId="259"/>
+            <ac:spMk id="3" creationId="{10EF00E0-952D-E9E9-C9D0-2BB1338A1A07}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4169593260" sldId="259"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:41:47.220" v="218"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4282596771" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:37:38.761" v="193" actId="22"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282596771" sldId="259"/>
+            <ac:spMk id="3" creationId="{23F0D1D4-4343-0CE6-83EC-4E6CA5C0FD65}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:39:22.414" v="210" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282596771" sldId="259"/>
+            <ac:spMk id="6" creationId="{FD1B0C67-5794-6EBE-6052-B184A78EF1A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:41:47.220" v="218"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282596771" sldId="259"/>
+            <ac:spMk id="8" creationId="{D59A4DAD-1733-CA92-110C-7B0E7527C3E1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:40:00.296" v="215" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282596771" sldId="259"/>
+            <ac:spMk id="10" creationId="{4377A9E2-E02F-CA57-E565-B471D6B362A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:39:15.473" v="208" actId="207"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4282596771" sldId="259"/>
+            <ac:graphicFrameMk id="4" creationId="{1D889BBC-59F8-5CC4-D7AD-3CF81329C85B}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:07.539" v="224" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1756305515" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:07.539" v="224" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1756305515" sldId="260"/>
+            <ac:spMk id="3" creationId="{8DBBF968-6F2C-AA13-E129-C2A0202FCD1E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3470980692" sldId="260"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:06.108" v="45" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3507271754" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3507271754" sldId="260"/>
+            <ac:spMk id="2" creationId="{0B746531-7AE3-FC7F-416B-1B27110F8DDA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3507271754" sldId="260"/>
+            <ac:spMk id="3" creationId="{BEBDB4F8-3F75-CD68-141C-A54BE0E44C45}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:06.341" v="46" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="307614005" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="307614005" sldId="261"/>
+            <ac:spMk id="2" creationId="{5DA2826B-2156-75E9-6EF5-FA9F8901F292}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="307614005" sldId="261"/>
+            <ac:spMk id="3" creationId="{954AF9F4-8656-9AEF-8692-40116F99698E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1790134834" sldId="261"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:23.165" v="225" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3287252599" sldId="261"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:06.524" v="47" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1915097728" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1915097728" sldId="262"/>
+            <ac:spMk id="2" creationId="{F157605E-DA59-CA67-365D-19B07BE6B4F4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1915097728" sldId="262"/>
+            <ac:spMk id="3" creationId="{76155E25-7F58-242E-8EEE-6EC86BE4D1A1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:23.860" v="226" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3363829450" sldId="262"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4190661258" sldId="262"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="780954830" sldId="263"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:24.219" v="227" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1385095282" sldId="263"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:06.720" v="48" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3360719872" sldId="263"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3360719872" sldId="263"/>
+            <ac:spMk id="2" creationId="{1CCC53B4-47FD-5F93-6DF5-A1CF278633DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3360719872" sldId="263"/>
+            <ac:spMk id="3" creationId="{B846F37B-9B25-44BE-BE17-1EA264A3583D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:06.927" v="49" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2345654191" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2345654191" sldId="264"/>
+            <ac:spMk id="2" creationId="{B3CF67BA-64A2-9732-BF58-B1535D1C2449}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2345654191" sldId="264"/>
+            <ac:spMk id="3" creationId="{B03A101E-02E8-D8F7-169B-37EB7D13C796}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3010288884" sldId="264"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:24.848" v="228" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4228136464" sldId="264"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1507746403" sldId="265"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:07.120" v="50" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2016920993" sldId="265"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2016920993" sldId="265"/>
+            <ac:spMk id="2" creationId="{902D26E7-2F16-5B66-91ED-C7EA7FB43C00}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2016920993" sldId="265"/>
+            <ac:spMk id="3" creationId="{C855EBD2-1CE7-E257-1CED-FEF012437E1C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:42:25.377" v="229" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3748925852" sldId="265"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod ord">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:17:19.934" v="98" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="418402600" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:16:21.784" v="87" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:spMk id="3" creationId="{BD25847C-6BE6-074A-F8D4-D49C4C878A4C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:15:10.450" v="71"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:spMk id="5" creationId="{014752F5-FD5D-73E6-71B9-5159046F8B5B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:16:52.548" v="92" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:spMk id="7" creationId="{04A0A197-56A6-2D8E-8F20-4128E83F4B27}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:17:19.934" v="98" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:spMk id="10" creationId="{FE67524E-65EF-EAF2-39E3-5C566E0796B3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:15:09.848" v="70" actId="1076"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:graphicFrameMk id="4" creationId="{4F433713-C779-8597-39E5-D9B69B10E959}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:16:08.077" v="85" actId="207"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="418402600" sldId="266"/>
+            <ac:graphicFrameMk id="8" creationId="{A4ED3FCD-56EF-07F1-D0CB-BC711D113E0A}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:14:07.506" v="51" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2872034604" sldId="266"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2872034604" sldId="266"/>
+            <ac:spMk id="2" creationId="{DD1A6F19-3A8A-F841-BCEE-C85CABF47295}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:13:23.335" v="35"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2872034604" sldId="266"/>
+            <ac:spMk id="3" creationId="{30541CA5-0A68-D3BF-A90A-BD23DB81CE4A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:13.194" v="4" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3377293604" sldId="266"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:12:33.725" v="16" actId="2696"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2079451987" sldId="267"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...18 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -461,897 +1028,1127 @@
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Başlık Slaydı">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-8467"/>
-[...2 lines deleted...]
-            <a:chExt cx="12192000" cy="6866467"/>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...515 lines deleted...]
-      </p:grpSp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1507067" y="2404534"/>
-            <a:ext cx="7766936" cy="1646302"/>
+            <a:off x="1097280" y="758952"/>
+            <a:ext cx="10058400" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="5400">
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:defRPr sz="8000" spc="-50" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1507067" y="4050833"/>
-            <a:ext cx="7766936" cy="1096899"/>
+            <a:off x="1100051" y="4455621"/>
+            <a:ext cx="10058400" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr lIns="91440" rIns="91440">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="r">
+            <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr sz="2400" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl alt başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1207658" y="4343400"/>
+            <a:ext cx="9875520" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030842922"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Başlık ve Dikey Metin">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert" lIns="45720" tIns="0" rIns="45720" bIns="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>İkinci düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Üçüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Dördüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Beşinci düzey</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="733306694"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2352136507"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Başlık ve Resim Yazısı">
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Dikey Başlık ve Metin">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="412302"/>
+            <a:ext cx="2628900" cy="5759898"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="412302"/>
+            <a:ext cx="7734300" cy="5759898"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert" lIns="45720" tIns="0" rIns="45720" bIns="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>İkinci düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Üçüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Dördüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Beşinci düzey</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>1.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3754144151"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Başlık ve İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>İkinci düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Üçüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Dördüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Beşinci düzey</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>1.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1168146419"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="secHead" preserve="1">
+  <p:cSld name="Bölüm Üst Bilgisi">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="609600"/>
-            <a:ext cx="8596668" cy="3403600"/>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="758952"/>
+            <a:ext cx="10058400" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4400" b="0" cap="none"/>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:defRPr sz="8000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677335" y="4470400"/>
-            <a:ext cx="8596668" cy="1570962"/>
+            <a:off x="1097280" y="4453128"/>
+            <a:ext cx="10058400" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr lIns="91440" rIns="91440" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="2400" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
@@ -1395,14258 +2192,16350 @@
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1207658" y="4343400"/>
+            <a:ext cx="9875520" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1761234315"/>
-[...2134 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="504108444"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4072107086"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="İki İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160589"/>
-            <a:ext cx="4184035" cy="3880772"/>
+            <a:off x="1097278" y="1845734"/>
+            <a:ext cx="4937760" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5089970" y="2160589"/>
-            <a:ext cx="4184034" cy="3880773"/>
+            <a:off x="6217920" y="1845735"/>
+            <a:ext cx="4937760" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2220449602"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2379190364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Karşılaştırma">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="10" name="Title 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...3 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2160983"/>
-            <a:ext cx="4185623" cy="576262"/>
+            <a:off x="1097280" y="1846052"/>
+            <a:ext cx="4937760" cy="736282"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr lIns="91440" rIns="91440" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2000" b="0" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="675745" y="2737245"/>
-            <a:ext cx="4185623" cy="3304117"/>
+            <a:off x="1097280" y="2582334"/>
+            <a:ext cx="4937760" cy="3378200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088383" y="2160983"/>
-            <a:ext cx="4185618" cy="576262"/>
+            <a:off x="6217920" y="1846052"/>
+            <a:ext cx="4937760" cy="736282"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr lIns="91440" rIns="91440" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2000" b="0" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5088384" y="2737245"/>
-            <a:ext cx="4185617" cy="3304117"/>
+            <a:off x="6217920" y="2582334"/>
+            <a:ext cx="4937760" cy="3378200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="727294982"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4225954704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Yalnızca Başlık">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4253834742"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603399102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
   <p:cSld name="Boş">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="205264798"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3444638341"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="objTx" preserve="1">
   <p:cSld name="Başlıklı İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16" y="0"/>
+            <a:ext cx="4050791" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4040071" y="0"/>
+            <a:ext cx="64008" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="1498604"/>
-            <a:ext cx="3854528" cy="1278466"/>
+            <a:off x="457200" y="594359"/>
+            <a:ext cx="3200400" cy="2286000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="3600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4760461" y="514924"/>
-            <a:ext cx="4513541" cy="5526437"/>
+            <a:off x="4800600" y="731520"/>
+            <a:ext cx="6492240" cy="5257800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2777069"/>
-            <a:ext cx="3854528" cy="2584449"/>
+            <a:off x="457200" y="2926080"/>
+            <a:ext cx="3200400" cy="3379124"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr lIns="91440" rIns="91440">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457063" indent="0">
-[...3 lines deleted...]
-            <a:lvl3pPr marL="914126" indent="0">
+            <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
-            </a:lvl3pPr>
-            <a:lvl4pPr marL="1371189" indent="0">
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828251" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2285314" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2742377" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3199440" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3656503" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="465512" y="6459785"/>
+            <a:ext cx="2618510" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>1.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="6459785"/>
+            <a:ext cx="4648200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2894588196"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="picTx" preserve="1">
+  <p:cSld name="Başlıklı Resim">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4953000"/>
+            <a:ext cx="12188825" cy="1905000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="4915076"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="5074920"/>
+            <a:ext cx="10113645" cy="822960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="b">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="0"/>
+            <a:ext cx="12191985" cy="4915076"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2">
+              <a:lumMod val="90000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="457200" tIns="457200" anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Resim eklemek için simgeye tıklayın</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="5907024"/>
+            <a:ext cx="10113264" cy="594360"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="0" rIns="91440" bIns="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4179062184"/>
-[...267 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2559454795"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1987852076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-8467"/>
-[...2 lines deleted...]
-            <a:chExt cx="12192000" cy="6866467"/>
+            <a:off x="1" y="6400800"/>
+            <a:ext cx="12192000" cy="457200"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...515 lines deleted...]
-      </p:grpSp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12191985" cy="66484"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="609600"/>
-            <a:ext cx="8596668" cy="1320800"/>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160589"/>
-            <a:ext cx="8596668" cy="3880773"/>
+            <a:off x="1097280" y="1845734"/>
+            <a:ext cx="10058400" cy="4023360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="0" tIns="45720" rIns="0" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7205133" y="6041362"/>
-            <a:ext cx="911939" cy="365125"/>
+            <a:off x="1097280" y="6459785"/>
+            <a:ext cx="2472271" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
+            <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EA4BCFD5-0E9D-4E19-A920-95C08A49C197}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>23.04.2020</a:t>
+              <a:t>1.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="6041362"/>
-            <a:ext cx="6297612" cy="365125"/>
+            <a:off x="3686185" y="6459785"/>
+            <a:ext cx="4822804" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="900">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="900" cap="all" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8590663" y="6041362"/>
-            <a:ext cx="683339" cy="365125"/>
+            <a:off x="9900458" y="6459785"/>
+            <a:ext cx="1312025" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="900">
+              <a:defRPr sz="1050">
                 <a:solidFill>
-                  <a:schemeClr val="accent1"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A8B49B97-8E6D-4901-AC1E-DAC0142787B3}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Straight Connector 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1193532" y="1737845"/>
+            <a:ext cx="9966960" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1035416167"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="599794595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483982" r:id="rId1"/>
-[...14 lines deleted...]
-    <p:sldLayoutId id="2147483997" r:id="rId16"/>
+    <p:sldLayoutId id="2147484147" r:id="rId1"/>
+    <p:sldLayoutId id="2147484148" r:id="rId2"/>
+    <p:sldLayoutId id="2147484149" r:id="rId3"/>
+    <p:sldLayoutId id="2147484150" r:id="rId4"/>
+    <p:sldLayoutId id="2147484151" r:id="rId5"/>
+    <p:sldLayoutId id="2147484152" r:id="rId6"/>
+    <p:sldLayoutId id="2147484153" r:id="rId7"/>
+    <p:sldLayoutId id="2147484154" r:id="rId8"/>
+    <p:sldLayoutId id="2147484155" r:id="rId9"/>
+    <p:sldLayoutId id="2147484156" r:id="rId10"/>
+    <p:sldLayoutId id="2147484157" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="85000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3600" kern="1200">
+        <a:defRPr sz="4800" kern="1200" spc="-50" baseline="0">
           <a:solidFill>
-            <a:schemeClr val="accent1"/>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
-[...54 lines deleted...]
-      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="91440" indent="-91440" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="1200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="200"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...1 lines deleted...]
-        <a:buChar char=""/>
+        <a:buSzPct val="100000"/>
+        <a:buFont typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        <a:buChar char=" "/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="384048" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="200"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="400"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="566928" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...26 lines deleted...]
-        <a:buChar char=""/>
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
         <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="749808" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="932688" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1100000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="1300000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="1500000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="1700000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buSzPct val="80000"/>
-[...2 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Unvan 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD25847C-6BE6-074A-F8D4-D49C4C878A4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="882502" y="5056078"/>
+            <a:ext cx="10685721" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" b="1" dirty="0"/>
-              <a:t>SPOR POLİTİKASI </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Antrenör sayısının 2002 yılından itibaren günümüze kadar olan dönemde 10 kat arttığı görülmüştür (Çizelge 7).  </a:t>
             </a:r>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="İçerik Yer Tutucusu 4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Metin kutusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04A0A197-56A6-2D8E-8F20-4128E83F4B27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2064495" y="1144110"/>
+            <a:ext cx="8011160" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t> Avrupa ve Dünya Şampiyonalarında alınan altın, gümüş ve bronz madalya sayıları son on yılda artış gösterirken, Olimpiyatlarda alınan madalya sayısında artış olmamıştır. </a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Çizelge 7. Kademelerine Göre Antrenör Sayıları  (GSB, 2024)</a:t>
             </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Tablo 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4ED3FCD-56EF-07F1-D0CB-BC711D113E0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1459491813"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2134915" y="1617256"/>
+          <a:ext cx="7870321" cy="3231193"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="694731">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="732812355"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1139227">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="355394268"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1151299">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3979211483"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1151299">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2716190085"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1151299">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1908687923"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1151299">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1007801187"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1431167">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="920053947"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>YIL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.Kademe</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2.Kademe</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3.Kademe</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4.Kademe</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5.Kademe</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Genel Toplam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3973882764"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2024</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>22487</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5962</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2071</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>239</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>145</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>30904</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="903478807"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2020</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4351</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5680</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>279</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>105</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>38</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10453</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="542114038"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2015</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14720</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2315</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1557</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>128</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>49</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>18769</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2105464387"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2010</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10951</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1761</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>736</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>76</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>75</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13599</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2073653625"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2005</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11983</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2357</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>520</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>54</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>41</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14955</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1192709225"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461599">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2002</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3081</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>76</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>0</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3173</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="548743487"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Metin kutusu 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE67524E-65EF-EAF2-39E3-5C566E0796B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2263405" y="122707"/>
+            <a:ext cx="7923914" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
-[...1 lines deleted...]
-          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Ekonomileri gelişmiş ülkelerin Olimpiyatlarda diğer ülkelere göre daha fazla madalya aldıklarını görülmüştür (</a:t>
+              <a:rPr lang="tr-TR" sz="3600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>SAYISAL VERİLERLE GÜNÜMÜZDE SPOR</a:t>
             </a:r>
-            <a:r>
-[...14 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="3600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3397291711"/>
-[...200 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3377293604"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="418402600"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
+          <p:cNvPr id="5" name="İçerik Yer Tutucusu 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...25 lines deleted...]
-            <p:ph idx="1"/>
+            <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="677334" y="2160590"/>
-            <a:ext cx="8596668" cy="2767012"/>
+            <a:off x="1212111" y="315175"/>
+            <a:ext cx="10058400" cy="631123"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>İstanbul Serbest Muhasebeci Mali Müşavirler Odası'nın hazırladığı bir raporda, 2012 yılında Londra Olimpiyatları için bir madalya kazanmanın maliyetinin 946 milyon lirayı bulduğu belirtilmiştir (Milliyet, 2012).  2012 yılında Londra Olimpiyatları için 4.7 milyar lira harcanırken, üç branşta beş madalya alınabilmiştir. </a:t>
+              <a:rPr lang="tr-TR" b="1" dirty="0"/>
+              <a:t>Çizelge 8. 2024 ve 2025 Yılında Spor Müsabakalarında Görev Alan Hakem Sayıları</a:t>
             </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Tablo 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64931D7D-B7F4-012F-003B-632027322BA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3890197274"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="552891" y="764026"/>
+          <a:ext cx="10717620" cy="4307705"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="953895">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2474466204"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="717469">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2866179527"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="859734">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2189980884"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="859734">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3914698301"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="716445">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2898889008"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="716445">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2352721346"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="125178">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3989043627"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="676528">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2759193455"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="703140">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1140178866"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="125178">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1379180465"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="730774">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="248752420"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="730774">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1817652269"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="733845">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4168901606"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="733845">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3855987920"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="667318">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2492336047"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="667318">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2378533358"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="1231813">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>YIL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FAAL ADAY HAKEM SAYISI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FAAL İL HAKEM SAYISI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="4">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FAAL ULUSAL HAKEM SAYISI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FAAL ULUSLARASI HAKEM SAYISI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>FAAL TOPLAM HAKEM SAYISI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>TOPLAM FAAL HAKEM SAYILARI</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="875042293"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="465980">
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2024</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3222189863"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="605986">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8.118</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5.982</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8.814</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6.821</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6.681</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2.845</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2.997</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.224</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>26.022</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>15.260</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>34.169</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>23.944</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="523998452"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="465980">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Toplam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14.100</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>15.635</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9.526</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="4">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4.221</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>41.282</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>58.113</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="250229131"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="465980">
+                <a:tc rowSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2025</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Erkek</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kadın</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1249401878"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="605986">
+                <a:tc vMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9183</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7030</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11169</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8085</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8357</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3237</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3567</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1736</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>28849</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16861</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>34907</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>24436</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4072101826"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="465980">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Toplam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16213</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19254</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11594</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="4">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5303</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>45710</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>59.343</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1578566533"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Metin kutusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADDA8F5B-398A-5E6A-82B1-2ED6C8BFDC2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="148856" y="5342496"/>
+            <a:ext cx="11695814" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2024 yılında müsabakalarda görev alan hakem sayısı 58.113 olmuştur. 2025 yılında ise toplam hakem sayısı </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>59.343</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  olmuştur (Çizelge 8). </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Olimpiyatlarda altın madalya alan sporculara ülkelerinin verdiği prim sıralamasında Türkiye dördüncü sırada yer almıştır. </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3522388219"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3397291711"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Metin kutusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69E49194-FB6F-60CA-A934-1EFDFCD4E81B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2550160" y="133588"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" b="1" dirty="0"/>
-              <a:t>SPOR POLİTİKASI </a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Çizelge 9.  Spor Kulüpleri Sayısı</a:t>
             </a:r>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="8" name="Tablo 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FF01600-1D12-D869-3BD9-5E5F27C52BDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2334916821"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1503680" y="600610"/>
+          <a:ext cx="8392159" cy="4632960"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1095898">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1757825920"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1081313">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2942394999"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1121941">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3964212408"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1290701">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3359240769"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1053187">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3473982372"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1666764">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2937257974"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1082355">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4032352757"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>YIL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>ASKERİ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>İHTİSAS</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>MÜESSESE</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>OKUL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>SPOR KULÜBÜ</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>TOPLAM</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="998282413"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1987</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>153</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>720</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2600</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3485</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1461845497"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1992</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>225</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>942</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3744</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4922</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="720829466"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1997</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>408</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1413</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3516</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5348</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2595211738"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2002</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>461</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1238</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4323</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6035</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="905429806"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2005</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>523</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.201</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>117</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4.498</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6351</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3194814261"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2006</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>583</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1147</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>557</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4994</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7203</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1897936747"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2007</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>598</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.162</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>672</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5.179</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7623</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="800747194"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2008</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>622</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.221</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.502</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6.053</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9.410</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="29182111"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2009</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>617</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.207</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.593</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6.549</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9.978</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2190174862"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="225751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2010</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>603</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.214</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.456</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7.214</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10.698</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="386406654"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="225751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2011</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>589</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.194</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.400</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7.877</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11.071</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1443015885"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="225751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2012</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>585</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.174</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.406</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7.999</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11.175</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4113876755"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="225751">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2013</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>562</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1179</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1354</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9305</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12.411</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2330590251"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2014</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>541</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.172</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.293</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10.194</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13.211</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1774352125"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2015</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>516</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.157</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.219</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10.808</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13.706</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3360732723"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2016</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>485</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1061</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>97</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>10.973</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13.441</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3296251800"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2018</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>476</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1.052</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>-</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13.399</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>15.828</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1988661471"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="212934">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr marR="95250" algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2025**</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc gridSpan="5">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ayrıntılı veri bulunamadı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>25.626</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="301663239"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="10" name="Metin kutusu 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56095CE2-8241-B3D0-8BB4-C9FBF6255CA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="467360" y="5339417"/>
+            <a:ext cx="11724640" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Türkiye’de altın madalya alan sporcuya verilecek ödül 532 bin Euro iken, ABD’de ise Olimpiyatlarda altın madalya alacak sporculara verilecek ödül miktarı 19 bin Euro olmuştur (Develioğlu, 2012). </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Ülkemizde Spor Hizmetleri Genel Müdürlüğü’ne bağlı spor kulübü sayısı</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1987 yılında 3485 iken, 2015 yılında dört kat artarak 13.706’ya yükselmiştir. 2016 yılında ise okul spor kulüplerinin kapatılmasıyla bu sayı 13.441’e inmiştir. 2018 yılında ise 15.828’e yükselmiştir.  2025 yılında toplam spor kulübü sayısı 25.626’ya yükselmiştir (Çizelge 9). </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Türkiye’nin aldığı toplam madalya sayısına göre Olimpiyatlara katılan ülkeler arasındaki sırası, 19. ile 37. sıralar arasında değişmektedir. </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
-          </a:p>
-[...6 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1120314739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1656646709"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="7" name="Metin kutusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ECDE8C7-3F3B-4DBE-DD64-83E5350A6C25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="233371"/>
-            <a:ext cx="10515600" cy="942535"/>
+            <a:off x="822960" y="5122317"/>
+            <a:ext cx="10952480" cy="923330"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0"/>
-              <a:t>Çizelge 7. 2000-2018 Yılları arasında Dünya ve Avrupa Şampiyonaları </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Ülkemizdeki 1982-1997 yıllarına ait spor ait tesisler sayıları incelendiğinde, futbol sahalarının sayısının toplam tesis sayısının yarısından fazla olduğu görülmektedir (çizelge 10). Bu durum geniş kitlelerin spor yapmasını sağlayacak tesisler yerine onları seyirci olarak pasifleştiren futbol sahalarının yapımına ağırlık verildiğini göstermektedir. </a:t>
             </a:r>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Metin kutusu 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63693069-59BC-454E-4358-C4CD9040DC05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2895600" y="323225"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0"/>
-              <a:t>ve Olimpiyatlarda Alınan Madalya Sayıları</a:t>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Çizelge 10- Spor Tesislerinin Türlerine Göre Dağılımı*</a:t>
             </a:r>
-            <a:br>
-[...2 lines deleted...]
-            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="3" name="Tablo 2">
+          <p:cNvPr id="10" name="Tablo 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4007ECA0-D87E-49B2-8D16-F8878D94BD72}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB4DACA5-1B2E-09D1-5605-3A571CB4710A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1322982953"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="953076085"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="564791" y="928467"/>
-          <a:ext cx="10323605" cy="5738365"/>
+          <a:off x="1508038" y="1351280"/>
+          <a:ext cx="9657803" cy="2773679"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="697045">
+                <a:gridCol w="940670">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1329568358"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1008342733"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="897597">
+                <a:gridCol w="973507">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="893380708"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2213294682"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="897597">
+                <a:gridCol w="1075879">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="77502827"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1430165952"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="697045">
+                <a:gridCol w="1050770">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="133486622"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3168222028"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="865804">
+                <a:gridCol w="971575">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1351008222"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1370437349"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="865804">
+                <a:gridCol w="890449">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3124353080"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2769183756"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="745961">
+                <a:gridCol w="857612">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="564699870"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="737681962"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="764304">
+                <a:gridCol w="1023728">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1747344801"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2304784336"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="764304">
+                <a:gridCol w="1095194">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3340362367"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3598368225"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="697045">
+                <a:gridCol w="778419">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2558528356"/>
-[...20 lines deleted...]
-                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3308099558"/>
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2014198732"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="560756">
-[...287 lines deleted...]
-                  <a:tcPr/>
+              <a:tr h="883231">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Yıl</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Toplam</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Stadyum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Spor Salonu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Yüzme Havuzu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol</a:t>
+                      </a:r>
+                    </a:p>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sahası</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tenis Sahası</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kayak Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atış Poligonu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Diğer</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="30448794"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1661327871"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="264925">
-[...391 lines deleted...]
-                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+              <a:tr h="472612">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1982</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>696</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>146</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>177</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>29</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>184</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>32</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>21</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>94</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2142637732"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2595865473"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="0">
-[...82 lines deleted...]
-                        <a:rPr lang="tr-TR" sz="1600">
+              <a:tr h="472612">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1987</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1090</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>208</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>225</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>41</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>416</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>36</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>28</a:t>
                       </a:r>
-                      <a:endParaRPr lang="tr-TR" sz="1600">
-[...268 lines deleted...]
-                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0" anchor="b"/>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>114</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3685734701"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="669609919"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="247886">
-[...375 lines deleted...]
-                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+              <a:tr h="472612">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1992</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2087</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>264</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>277</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>62</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1251</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>105</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>24</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>58</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>46</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1663879243"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1655757204"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="247886">
-[...101 lines deleted...]
-                        <a:rPr lang="tr-TR" sz="1600">
+              <a:tr h="472612">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1997</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2623</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>335</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>425</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>58</a:t>
                       </a:r>
-                      <a:endParaRPr lang="tr-TR" sz="1600">
-[...81 lines deleted...]
-                        <a:rPr lang="tr-TR" sz="1600">
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1458</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>247</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>33</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="just">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>45</a:t>
                       </a:r>
-                      <a:endParaRPr lang="tr-TR" sz="1600">
-[...181 lines deleted...]
-                  <a:tcPr marL="44450" marR="44450" marT="0" marB="0"/>
+                      <a:endParaRPr lang="tr-TR" sz="2000" b="0" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2928785698"/>
-[...6143 lines deleted...]
-                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1031309195"/>
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="727462477"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Metin kutusu 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAEFB22C-3042-80EC-2929-5382CC79A62F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2306320" y="4254306"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1400" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>*</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>DİE (2001a) Spor İstatistikleri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4169593260"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2703998149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Tablo 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D889BBC-59F8-5CC4-D7AD-3CF81329C85B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932926048"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="1300480" y="464440"/>
+          <a:ext cx="9591039" cy="3657972"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2712640">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3735303901"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="693355">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1089221279"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2534799">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3235270184"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="656211">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="655686001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2337823">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="479254501"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="656211">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="375995125"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="186370">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tesis </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sayı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tesis </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sayı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tesis </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sayı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3815434190"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol Stadyumu  Çim</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>73</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Veledrom</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Merkez Gençlik tesisi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4065838641"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol  Stadı sentetik</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Okçuluk tesisi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kayıkhane</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>14</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1439627127"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol Stadı çim</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>234</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Semt sahaları(Fut,Vol, Bas)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6082</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kayakevi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1861537082"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol  Stadı toprak</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>48</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Tenis sahası</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>119</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Teleski</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1956408745"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Futbol  sahası çim, top, halı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1355</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atletizm Stadyumu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Telesiyej</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1244981648"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Yüzme Havuzu açık </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>35</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atletizm Pisti</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>134</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Baby-Lift</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>13</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2347604690"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Yüzme Havuzu kapalı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>33</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atletizm Pisti Sentetik</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Buz Paten Salonu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="791960987"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="335466">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sosyal Amaçlı Yüzme Havuzu açık</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Karakucak Güreş  Sahası</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>28</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Dağcılık Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2892202288"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Spor Solunu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>424</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Cirit Oyun Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kürek Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>11</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="167530824"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Antrenman spor salonu </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>187</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sporcu Eğitim Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>50</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Yelken Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>24</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="705521670"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Binicilik tesisi açık </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>7</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kamp Eğitim Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>40</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Binicilik Tesisi Kapalı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3583589838"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="335466">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kış sporları tesisi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Milli Takımlar kamp Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Bisiklet Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>12</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="42646297"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Kapalı atış poligonu</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>17</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sporcu sağlık Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>8</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Otomobil Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>3</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="376069294"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Atıcılık tesisi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>39</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Gençlik Merkezi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>127</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Rafting Spor Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="501675129"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="167734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Sağlık Koşusu Yürüyüş Alanı</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>27</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc gridSpan="3">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>TOPLAM</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="tr-TR"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>9287</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="tr-TR" sz="1400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2660928820"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="6" name="Metin kutusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD1B0C67-5794-6EBE-6052-B184A78EF1A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2641282" y="95108"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Çizelge 11- 2010 Yılı Spor Tesisleri Sayısı* </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="10" name="Metin kutusu 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4377A9E2-E02F-CA57-E565-B471D6B362A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3047999" y="4061475"/>
+            <a:ext cx="6096000" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Bir ülkede düzenlenen uluslararası spor organizasyonlarının büyüklüğü ve sayısı ülkenin geldiği spor düzeyinin bir göstergesi olarak kabul edilebilir. Çünkü çok farklı branşlarda spor tesisine sahip olmak, bu tesisleri dünya standardına uygun inşa edebilmek ve işletebilmek belli bir gelişme düzeyini gösterir. Ayrıca bu uluslararası organizasyonlar için yeni yapılan spor tesisleri, ülkenin spor kültürüne ve spor altyapısına katkısı sağlayarak ülkedeki spor faaliyetlerinin itici gücü olabilmektedir. </a:t>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>*GSGM 2010 Yılı Strateji Planı</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3470980692"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4282596771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DBBF968-6F2C-AA13-E129-C2A0202FCD1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="675640" y="1017121"/>
+            <a:ext cx="10840720" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...19 lines deleted...]
-            <a:normAutofit lnSpcReduction="10000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Son yıllarda Türkiye’de büyük spor organizasyonları düzenlenerek başarılı şekilde gerçekleştirilmiştir. Bu spor organizasyonlarının bazıları şunlardır: 2003 yılında Avrupa Kadınlar Voleybol Şampiyonası, 2005 yılında 23. Dünya Üniversite Yaz Oyunları, 2007 yılında I. Karadeniz Oyunları, 2008 yılında Avrupa Atletizm Milletler Kupası, 2010 yılında Dünya Basketbol Şampiyonası, 2011 yılında Kış Üniversite Oyunları, Avrupa Olimpik Gençlik Yaz Oyunları ve Dünya Güreş Şampiyonası, 2012 yılında Dünya Salon Atletizm Şampiyonası, 2013 yılında Dünya Kadınlar Tenis Şampiyonası, I. Akdeniz Oyunları, U20 Dünya Futbol Kupası ve Dünya Okçuluk Şampiyonası, 2014 yılında Kadınlar Dünya Basketbol Şampiyonası ve Ritmik </a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2009 yılı verilerine göre, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0" err="1"/>
-              <a:t>Cimnastik</a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>GSGM’ye</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t> Dünya Şampiyonası (GSB, 2016; TBMM, 2011).</a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> ait 9.296 spor tesisi bulunmaktadır.  Söz konusu tesislerin 1.710’i futbol sahası, 6.082’i semt sahası (futbol, basketbol, voleybol oynanabilen), 80’ni yüzme havuzu (35’i açık, 33’ü kapalı, 12’si sosyal amaçlı), 426’sı spor salonu, 191’i antrenman salonu, 4’ü atletizm sahası ve 153’ü atletizm pistidir (TBMM, 2011). </a:t>
             </a:r>
-          </a:p>
-          <a:p>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t> </a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2010 yılı verilerine göre (GSGM, 2010), spor tesislerinin sayısı ise 9287’dir (Çizelge 11).</a:t>
             </a:r>
-          </a:p>
-          <a:p>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t> </a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 1982 yılında toplam spor tesisi sayısı 2623 iken, 2010 yılında bu sayı 3,5 kat artarak 9.296’ya yükselmiştir. Ancak bu sayının içinde futbol saha ve tesisleri en fazla yeri tutmuştur. Meclis Araştırma Komisyonu Raporu’na (2011) göre, spor tesisleri illere göre dengesiz dağılmış, tesisler verimli işletilmemiş, tesis planlaması bölge ihtiyaçları ve özellikleri dikkate alınmadan yapılmıştır.</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:endParaRPr lang="tr-TR" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1790134834"/>
-[...259 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3010288884"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1756305515"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kristal">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Geçmişe bakış">
   <a:themeElements>
-    <a:clrScheme name="Kristal">
+    <a:clrScheme name="Geçmişe bakış">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2C3C43"/>
+        <a:srgbClr val="455F51"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EBEBEB"/>
+        <a:srgbClr val="E2DFCC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="90C226"/>
+        <a:srgbClr val="99CB38"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="54A021"/>
+        <a:srgbClr val="63A537"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E6B91E"/>
+        <a:srgbClr val="37A76F"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="E76618"/>
+        <a:srgbClr val="44C1A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="C42F1A"/>
+        <a:srgbClr val="4EB3CF"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="918655"/>
+        <a:srgbClr val="51C3F9"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="99CA3C"/>
+        <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B9D181"/>
+        <a:srgbClr val="B26B02"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kristal">
+    <a:fontScheme name="Geçmişe bakış">
       <a:majorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="方正姚体"/>
-[...3 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Trebuchet MS" panose="020B0603020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="IrisUPC"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kristal">
+    <a:fmtScheme name="Geçmişe bakış">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="65000"/>
-                <a:lumMod val="110000"/>
+                <a:shade val="92000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="88000">
+            <a:gs pos="45000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
+                <a:tint val="60000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="55000"/>
+                <a:satMod val="140000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="100000" t="100000" r="100000" b="100000"/>
+          </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="100000"/>
+                <a:shade val="85000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="78000">
+            <a:gs pos="34000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="94000"/>
+                <a:shade val="87000"/>
+                <a:satMod val="125000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="70000">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="90000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="110000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="100000" t="100000" r="100000" b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="19050" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="25400" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="38100" dist="25400" dir="2700000" algn="br" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="44450" dist="25400" dir="2700000" algn="br" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="35000"/>
+                <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
-            <a:lightRig rig="threePt" dir="tl"/>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="19800000"/>
+            </a:lightRig>
           </a:scene3d>
-          <a:sp3d prstMaterial="plastic">
-            <a:bevelT w="0" h="0"/>
+          <a:sp3d prstMaterial="flat">
+            <a:bevelT w="25400" h="31750"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="90000"/>
+            <a:shade val="97000"/>
+            <a:satMod val="130000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="104000"/>
+                <a:tint val="96000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="140000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="94000">
+            <a:gs pos="65000">
               <a:schemeClr val="phClr">
-                <a:shade val="96000"/>
-[...11 lines deleted...]
-                <a:lumMod val="110000"/>
+                <a:tint val="100000"/>
+                <a:shade val="80000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:lumMod val="96000"/>
+                <a:tint val="100000"/>
+                <a:shade val="48000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Retrospect" id="{5F128B03-DCCA-4EEB-AB3B-CF2899314A46}" vid="{D26EA377-59BD-4C9C-9D94-EE8416EE4C79}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Facet</Template>
+  <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>1065</Words>
+  <Words>863</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Geniş ekran</PresentationFormat>
-  <Paragraphs>300</Paragraphs>
-  <Slides>11</Slides>
+  <Paragraphs>410</Paragraphs>
+  <Slides>6</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Trebuchet MS</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Çizelge 7. 2000-2018 Yılları arasında Dünya ve Avrupa Şampiyonaları  ve Olimpiyatlarda Alınan Madalya Sayıları </vt:lpstr>
+      <vt:lpstr>Geçmişe bakış</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
-      <vt:lpstr>SPOR POLİTİKASI  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Sunusu</dc:title>
   <dc:creator>Oğuz Özbek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>