--- v0 (2026-03-02)
+++ v1 (2026-05-31)
@@ -1,212 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483729" r:id="rId1"/>
+    <p:sldMasterId id="2147483763" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId11"/>
+    <p:notesMasterId r:id="rId10"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
-    <p:sldId id="259" r:id="rId4"/>
-[...5 lines deleted...]
-    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="tr-TR"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{81BE9585-6B96-465C-9553-AFC3E62C3265}" v="4" dt="2026-04-01T08:58:45.175"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Orta Stil 2 - Vurgu 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -357,73 +360,449 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="68" d="100"/>
-          <a:sy n="68" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="792" y="60"/>
+        <p:origin x="658" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:02:33.189" v="91" actId="1076"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp add del mod modClrScheme chgLayout">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:59:55.156" v="72" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="729918197" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:59:55.156" v="72" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="729918197" sldId="256"/>
+            <ac:spMk id="3" creationId="{04447AEA-882C-23ED-EF84-6CDEBC225368}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:54.258" v="15" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="729918197" sldId="256"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="del mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:54.258" v="15" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="729918197" sldId="256"/>
+            <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:43.586" v="5" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3223730643" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3223730643" sldId="257"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3223730643" sldId="257"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:09.264" v="75" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3507552914" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:09.264" v="75" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3507552914" sldId="257"/>
+            <ac:spMk id="3" creationId="{BBE86947-A289-F0A4-E37C-8E06957AF7A4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:22.670" v="79" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2759589374" sldId="258"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:22.670" v="79" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2759589374" sldId="258"/>
+            <ac:spMk id="3" creationId="{824E7241-5514-B791-8169-CF76BFB2E73F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:38.989" v="85" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2012013870" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:38.989" v="85" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2012013870" sldId="259"/>
+            <ac:spMk id="3" creationId="{67807228-7310-D6CB-4F13-89309D06150A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:43.785" v="6" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4017697850" sldId="259"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:51.902" v="89" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="728188866" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:00:51.902" v="89" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="728188866" sldId="260"/>
+            <ac:spMk id="3" creationId="{827F20E8-A9A6-3A29-833A-4149EAA56C7A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:43.956" v="7" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4038479703" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4038479703" sldId="260"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4038479703" sldId="260"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new del mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:56:50.817" v="36" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="393295630" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:56:19.697" v="32" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="393295630" sldId="261"/>
+            <ac:spMk id="3" creationId="{9FF740E7-E9AB-5D13-1197-288E564C999C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:44.157" v="8" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="517628018" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="517628018" sldId="261"/>
+            <ac:spMk id="2" creationId="{10C7BE9C-E6F9-466E-B519-C535F38F5456}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="517628018" sldId="261"/>
+            <ac:spMk id="3" creationId="{011F6DF7-5EED-4714-B434-894D964ED0AD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:57:56.991" v="52" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3306822156" sldId="261"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:57:56.991" v="52" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3306822156" sldId="261"/>
+            <ac:spMk id="3" creationId="{998CA458-F6F7-BE55-76A5-39039BC3574D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new del mod ord">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:56:52.377" v="37" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="745131572" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:56:35.959" v="35" actId="21"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="745131572" sldId="262"/>
+            <ac:spMk id="3" creationId="{D4165010-0B2E-3F78-27C7-B38170ECB18E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:44.349" v="9" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2167243325" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2167243325" sldId="262"/>
+            <ac:spMk id="2" creationId="{4420A3FD-22F4-4C41-AC4F-0FE851CE86A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2167243325" sldId="262"/>
+            <ac:spMk id="3" creationId="{FC0F9A0C-6B7F-433D-A518-3CB1E9247D5F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:58:52.959" v="59" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2241535477" sldId="262"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:58:52.959" v="59" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2241535477" sldId="262"/>
+            <ac:spMk id="3" creationId="{8D54D880-7222-ECE2-72E3-BA6F4B3EC797}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:56:52.632" v="38" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1973364532" sldId="263"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp new mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:02:33.189" v="91" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2648413451" sldId="263"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T09:02:33.189" v="91" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2648413451" sldId="263"/>
+            <ac:spMk id="3" creationId="{52DE5A3A-5F54-2134-F8A5-6655E1B394C7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:44.539" v="10" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4216652173" sldId="263"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4216652173" sldId="263"/>
+            <ac:spMk id="2" creationId="{D212BBEA-30A1-4926-A74E-B26B3E7FD1B6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4216652173" sldId="263"/>
+            <ac:spMk id="3" creationId="{90E70AA0-78CE-4F41-8A13-B33EBB1DCD8A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:44.737" v="11" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1667493006" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1667493006" sldId="264"/>
+            <ac:spMk id="2" creationId="{B9948755-E727-4F5B-8ACD-DF00F9E407C5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1667493006" sldId="264"/>
+            <ac:spMk id="3" creationId="{B8B397B7-6883-4827-8EAC-F011ECCEA38F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:59:29.263" v="66" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1740258722" sldId="264"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp del mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:44.936" v="12" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1442171598" sldId="265"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:29.852" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1442171598" sldId="265"/>
+            <ac:spMk id="2" creationId="{18E8B223-BC8C-4EDF-8F78-4C4269760CE6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:53:30.059" v="2" actId="27636"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1442171598" sldId="265"/>
+            <ac:spMk id="3" creationId="{2DFC7926-F102-41E6-BB81-2D3475461DA4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:59:29.782" v="67" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3083092556" sldId="265"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="new del">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-04-01T08:59:30.936" v="68" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1433613491" sldId="266"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -468,51 +847,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8C24BCE6-8B4B-428B-82A9-2AFD7B5FAD63}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slayt Görüntüsü Yer Tutucusu 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -735,3182 +1114,1192 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...86 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...18 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
   <p:cSld name="Başlık Slaydı">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589213" y="2514600"/>
-            <a:ext cx="8915399" cy="2262781"/>
+            <a:off x="1097280" y="758952"/>
+            <a:ext cx="10058400" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="5400"/>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:defRPr sz="8000" spc="-50" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589213" y="4777379"/>
-            <a:ext cx="8915399" cy="1126283"/>
+            <a:off x="1100051" y="4455620"/>
+            <a:ext cx="10058400" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr lIns="91440" rIns="91440">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
-              <a:defRPr>
+              <a:defRPr sz="2400" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl alt başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 6"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1207658" y="4343400"/>
+            <a:ext cx="9875520" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="624427408"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1609589042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-  <p:cSld name="Başlık ve Resim Yazısı">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Başlık ve Dikey Metin">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...6 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...94 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr vert="eaVert" lIns="45720" tIns="0" rIns="45720" bIns="0"/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-            </a:r>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>İkinci düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Üçüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Dördüncü düzey</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="tr-TR"/>
+              <a:t>Beşinci düzey</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="411600618"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1897279748"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
-[...1704 lines deleted...]
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Dikey Başlık ve Metin">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9294812" y="627405"/>
-            <a:ext cx="2207601" cy="5283817"/>
+            <a:off x="8724900" y="414778"/>
+            <a:ext cx="2628900" cy="5757421"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert" anchor="ctr"/>
+          <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="627405"/>
-            <a:ext cx="6477000" cy="5283817"/>
+            <a:off x="838200" y="414778"/>
+            <a:ext cx="7734300" cy="5757422"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
+          <a:bodyPr vert="eaVert" lIns="45720" tIns="0" rIns="45720" bIns="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1012094228"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1410592095"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Başlık ve İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3312347976"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4218970928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Bölüm Üstbilgisi">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="secHead" preserve="1">
+  <p:cSld name="Bölüm Üst Bilgisi">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="2058750"/>
-            <a:ext cx="8915399" cy="1468800"/>
+            <a:off x="1097280" y="758952"/>
+            <a:ext cx="10058400" cy="3566160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4000" b="0" cap="none"/>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:defRPr sz="8000" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="85000"/>
+                    <a:lumOff val="15000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="3530129"/>
-            <a:ext cx="8915399" cy="860400"/>
+            <a:off x="1097280" y="4453128"/>
+            <a:ext cx="10058400" cy="1143000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr lIns="91440" rIns="91440" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...1 lines deleted...]
-              <a:defRPr sz="2000">
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx2"/>
                 </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
@@ -3954,6243 +2343,6117 @@
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Connector 8"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1207658" y="4343400"/>
+            <a:ext cx="9875520" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="500498855"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576179042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="İki İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Title 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="2133600"/>
-            <a:ext cx="4313864" cy="3777622"/>
+            <a:off x="1097279" y="1845734"/>
+            <a:ext cx="4937760" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7190747" y="2126222"/>
-            <a:ext cx="4313864" cy="3777622"/>
+            <a:off x="6217920" y="1845735"/>
+            <a:ext cx="4937760" cy="4023360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Freeform 11"/>
-[...81 lines deleted...]
-          <p:cNvPr id="11" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2136420348"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1164077176"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Karşılaştırma">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Title 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2939373" y="1972703"/>
-            <a:ext cx="3992732" cy="576262"/>
+            <a:off x="1097280" y="1846052"/>
+            <a:ext cx="4937760" cy="736282"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr lIns="91440" rIns="91440" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2000" b="0" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="2548966"/>
-            <a:ext cx="4342893" cy="3354060"/>
+            <a:off x="1097280" y="2582334"/>
+            <a:ext cx="4937760" cy="3378200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7506629" y="1969475"/>
-            <a:ext cx="3999001" cy="576262"/>
+            <a:off x="6217920" y="1846052"/>
+            <a:ext cx="4937760" cy="736282"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr lIns="91440" rIns="91440" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="0"/>
+              <a:defRPr sz="2000" b="0" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7166957" y="2545738"/>
-            <a:ext cx="4338674" cy="3354060"/>
+            <a:off x="6217920" y="2582334"/>
+            <a:ext cx="4937760" cy="3378200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Freeform 11"/>
-[...81 lines deleted...]
-          <p:cNvPr id="13" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1693669562"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2545272954"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Yalnızca Başlık">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="334105871"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3688501713"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
   <p:cSld name="Boş">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
-[...41 lines deleted...]
-          <p:cNvPr id="6" name="Freeform 11"/>
+          <p:cNvPr id="5" name="Rectangle 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...2 lines deleted...]
-            <a:ext cx="1588527" cy="507297"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3175" y="6400800"/>
+            <a:ext cx="12188825" cy="457200"/>
           </a:xfrm>
-          <a:custGeom>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst/>
-[...59 lines deleted...]
-          </a:custGeom>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="6334316"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-      </p:sp>
-[...2 lines deleted...]
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>2.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1812267604"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112942691"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="objTx" preserve="1">
   <p:cSld name="Başlıklı İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="16" y="0"/>
+            <a:ext cx="4050791" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4040071" y="0"/>
+            <a:ext cx="64008" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="446088"/>
-            <a:ext cx="3505199" cy="976312"/>
+            <a:off x="457200" y="594359"/>
+            <a:ext cx="3200400" cy="2286000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="0"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6323012" y="446088"/>
-            <a:ext cx="5181600" cy="5414963"/>
+            <a:off x="4800600" y="731520"/>
+            <a:ext cx="6492240" cy="5257800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="1598613"/>
-            <a:ext cx="3505199" cy="4262436"/>
+            <a:off x="457200" y="2926080"/>
+            <a:ext cx="3200400" cy="3379124"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr lIns="91440" rIns="91440">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="465512" y="6459785"/>
+            <a:ext cx="2618510" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4800600" y="6459785"/>
+            <a:ext cx="4648200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
-      </p:sp>
-[...80 lines deleted...]
-        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2487870876"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2811271003"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="picTx" preserve="1">
   <p:cSld name="Başlıklı Resim">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4953000"/>
+            <a:ext cx="12188825" cy="1905000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="15" y="4915076"/>
+            <a:ext cx="12188825" cy="64008"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589213" y="4800600"/>
-            <a:ext cx="8915400" cy="566738"/>
+            <a:off x="1097280" y="5074920"/>
+            <a:ext cx="10113264" cy="822960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-            <a:normAutofit/>
+          <a:bodyPr lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="b">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2400" b="0"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3600" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="634965"/>
-            <a:ext cx="8915400" cy="3854970"/>
+            <a:off x="15" y="0"/>
+            <a:ext cx="12191985" cy="4915076"/>
           </a:xfrm>
+          <a:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </a:blipFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr lIns="457200" tIns="457200" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Resim eklemek için simgeyi tıklatın</a:t>
+              <a:t>Resim eklemek için simgeye tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589213" y="5367338"/>
-            <a:ext cx="8915400" cy="493712"/>
+            <a:off x="1097280" y="5907023"/>
+            <a:ext cx="10113264" cy="594360"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr lIns="91440" tIns="0" rIns="91440" bIns="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
-              <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>29.04.2020</a:t>
+              <a:t>2.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Freeform 11"/>
-[...80 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="331741349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3497345145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1003">
-        <a:schemeClr val="bg2"/>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...1778 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="182880" cy="6858000"/>
+            <a:off x="1" y="6400800"/>
+            <a:ext cx="12192000" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx2"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="1">
-            <a:schemeClr val="accent1"/>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
           </a:lnRef>
-          <a:fillRef idx="3">
+          <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="2">
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6334316"/>
+            <a:ext cx="12192001" cy="65998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2592924" y="624110"/>
-            <a:ext cx="8911687" cy="1280890"/>
+            <a:off x="1097280" y="286603"/>
+            <a:ext cx="10058400" cy="1450757"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2589212" y="2133600"/>
-            <a:ext cx="8915400" cy="3886200"/>
+            <a:off x="1097280" y="1845734"/>
+            <a:ext cx="10058400" cy="4023360"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="0" tIns="45720" rIns="0" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10361612" y="6130437"/>
-[...41 lines deleted...]
-            <a:ext cx="7619999" cy="365125"/>
+            <a:off x="1097280" y="6459785"/>
+            <a:ext cx="2472271" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{79EB5833-2FDE-4AC5-80EF-1C274AADBA2D}" type="datetimeFigureOut">
+              <a:rPr lang="tr-TR" smtClean="0"/>
+              <a:t>2.04.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3686185" y="6459785"/>
+            <a:ext cx="4822804" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="900" cap="all" baseline="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="gray">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="531812" y="787782"/>
-            <a:ext cx="779767" cy="365125"/>
+            <a:off x="9900458" y="6459785"/>
+            <a:ext cx="1312025" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1050">
                 <a:solidFill>
-                  <a:srgbClr val="FEFFFF"/>
+                  <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D77E55D3-F879-4280-B068-8F724846B03B}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Straight Connector 9"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1193532" y="1737845"/>
+            <a:ext cx="9966960" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3699119620"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2702867157"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483730" r:id="rId1"/>
-[...14 lines deleted...]
-    <p:sldLayoutId id="2147483745" r:id="rId16"/>
+    <p:sldLayoutId id="2147483764" r:id="rId1"/>
+    <p:sldLayoutId id="2147483765" r:id="rId2"/>
+    <p:sldLayoutId id="2147483766" r:id="rId3"/>
+    <p:sldLayoutId id="2147483767" r:id="rId4"/>
+    <p:sldLayoutId id="2147483768" r:id="rId5"/>
+    <p:sldLayoutId id="2147483769" r:id="rId6"/>
+    <p:sldLayoutId id="2147483770" r:id="rId7"/>
+    <p:sldLayoutId id="2147483771" r:id="rId8"/>
+    <p:sldLayoutId id="2147483772" r:id="rId9"/>
+    <p:sldLayoutId id="2147483773" r:id="rId10"/>
+    <p:sldLayoutId id="2147483774" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="85000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3600" kern="1200">
+        <a:defRPr sz="4800" kern="1200" spc="-50" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1">
-              <a:lumMod val="85000"/>
-              <a:lumOff val="15000"/>
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr eaLnBrk="1" hangingPunct="1">
-[...54 lines deleted...]
-      </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="91440" indent="-91440" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="1200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="200"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-        <a:buChar char=""/>
+        <a:buSzPct val="100000"/>
+        <a:buFont typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        <a:buChar char=" "/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:lumMod val="75000"/>
+              <a:lumOff val="25000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="384048" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="200"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="400"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:schemeClr val="accent1"/>
+        </a:buClr>
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="566928" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...24 lines deleted...]
-        <a:buChar char=""/>
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
         <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="749808" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="932688" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1100000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="1300000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="1500000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="1700000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="200"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPts val="0"/>
+          <a:spcPts val="400"/>
         </a:spcAft>
         <a:buClr>
           <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Wingdings 3" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1200" kern="1200">
+        <a:buFont typeface="Calibri" pitchFamily="34" charset="0"/>
+        <a:buChar char="◦"/>
+        <a:defRPr sz="1400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
               <a:lumOff val="25000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Unvan 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04447AEA-882C-23ED-EF84-6CDEBC225368}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2442113" y="332562"/>
-            <a:ext cx="8911687" cy="1280890"/>
+            <a:off x="1158240" y="605919"/>
+            <a:ext cx="10281920" cy="3416320"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...27 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SPOR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>OLİTİKALARININ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ENEL DEĞERLENDİRMESİ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr marL="0" indent="0">
+            <a:endParaRPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...24 lines deleted...]
-              <a:t>Üniversitelere spor tesisleri için 2007 yılında 70 milyon TL, 2012 yılında ise 140 milyon TL’ye yükselmiştir.</a:t>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0" smtClean="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ülkemizde </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>spor yönetimi, sivil toplum kuruluşu kimliği taşıyan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TİCİ’nin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> yerine kurulan 1936 yılında TSK ve 1938 yılında BTK ile devlet yönetimine geçmiştir. Spor yönetiminde Devletin tam yetkili olmasından bu yana sporda nicelik ve nitelik yönünden gelişme olmuş, ancak bu gelişme istenen düzeyde olmamıştır. Sporun topluma yeterince yaygınlaştırılamadığı, daha çok madalya sayısı ve başarıya önem verildiği için Türk spor politikasında istenilen hedeflere ulaşılamadığı görülmüştür Aydın (2007). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="729918197"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...7 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE86947-A289-F0A4-E37C-8E06957AF7A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822960" y="1028343"/>
+            <a:ext cx="10942320" cy="4524315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...52 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2011 yılından itibaren neoliberal politikaların etkisiyle spor ticarileşmiş, herkes için spor anlayışı yerine futbola yönelik yatırımlar yapılmış, kitle sporu için spor tesisi yerine daha çok futbol stadyumu yapılmıştır (Öğüt, 2014). Spor politikasını spor hizmetlerinin gerçekleştirilmesinde uygulanacak kararlar ve ilkeler oluşturur. Ülkemizde planlı döneme geçişle birlikte spor politikasına yön verecek ilkelere ve uygulanacak kararlara kalkınma planlarında yer verilmiştir. Ancak kalkınma planlarında yer alan sporun sorunlarının çözümüne ilişkin kararlar uygulanamadığı için aynı sorunlar bir sonraki plan dönemine aktarılmıştır. Sporcu ve kulüp sayısında istenilen düzeye gelinememiş, AB ülkeleri ortalamasının çok altında kalınmıştır.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Sporun hükümet programlarında, spor şuralarında, kalkınma planlarında, her zaman yer almasına rağmen aynı sorunların devam etmesi ve çözülememesi, alınan kararların hayata geçirilememesinden kaynaklanmaktadır (Yerlikaya, 2012).</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2400" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3223730643"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3507552914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...551 lines deleted...]
-          <p:cNvPr id="3" name="Metin Yer Tutucusu 2">
+          <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59087F14-8690-4AE9-8F2F-CC6E0621D074}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{824E7241-5514-B791-8169-CF76BFB2E73F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="902797" y="1941342"/>
-            <a:ext cx="5053402" cy="4262436"/>
+            <a:off x="711200" y="827822"/>
+            <a:ext cx="10769600" cy="4154984"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1982 Anayasası’nda sporun geliştirilmesi madde hükmü olarak yer almıştır.  639 sayılı KHK sayılı yasaya göre, Gençlik ve Spor Bakanlığı spor politikalarını uygulamakla görevlidir. Spor şuralarında benzer sorunlar ele alınmış, alınan kararların pek azı uygulanabilmiştir. Hükümet programlarında spor politikası giderek daha fazla önem kazanmış ve çoğu hükümet programında spor faaliyetleri ile ilgili ortak konulara yer verilmiştir. 1983 hükümet programında spor tesislerinin sayısının artırılması hedeflenmiş ve bu hedefe ulaşılmış, futbol sahalarının sayısı artmıştır.  1992 yılında Futbol Federasyonu idari ve mali özerkliğe kavuşmuştur. Seyir yönü yüksek olan futbol, geniş seyirci kitlesiyle büyük bir endüstri haline gelmiş, yazılı ve görsel basının, her yere yayılan futbol alanlarının etkisi ile diğer spor branşlarının önüne geçmiştir (Ertaş ve Petek, 2011). </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4017697850"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2759589374"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Unvan 1"/>
-[...7 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67807228-7310-D6CB-4F13-89309D06150A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="904240" y="1310700"/>
+            <a:ext cx="10576560" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
-[...27 lines deleted...]
-          <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Spor, 1990’lı yıllardan sonra kitle iletişim araçlarının etkisi ile yaygınlaşmıştır. İnsanlar sağlıklı olmak,  fazla kiloları vermek, kaslı güçlü ya da güzel vücuda sahip olmak amacıyla spor yapmaya başlamışlardır (Akın, 2005). Özel spor merkezlerinde aerobik, vücut geliştirme,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fitnes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, step, yoga ve pilates gibi giderek çeşitlenen fiziksel aktiviteleri yapan insan sayısı artmıştır. Devletin geniş halk kitlelerine spor kulüpleri, gençlik kampları ya da okul sporu yoluyla spor yaptırması politikası uygulanamamış, yerel yönetimlerin halka yönelik ucuz spor faaliyetleri yetersiz kalmış, halkın spor ihtiyacı karşılanamamıştır. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4038479703"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2012013870"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Başlık 1">
+          <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C7BE9C-E6F9-466E-B519-C535F38F5456}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{827F20E8-A9A6-3A29-833A-4149EAA56C7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...6 lines deleted...]
-        <p:spPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="675640" y="1618179"/>
+            <a:ext cx="10840720" cy="2585323"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...25 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...6 lines deleted...]
-            <a:pPr algn="just"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ülkemizde spor politikasına yön verecek Gençlik ve Spor Bakanlığı’nın kurulması ile spor hizmetleri bakanlık düzeyinde yönetilmeye başlanmıştır. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Devlet, sporda düzenleyici olmaktan çıkmalı, spor faaliyetlerini özel sektöre, gönüllü kuruluşlara ve spor kulüplerine bırakmalıdır (OKP-ÖİK, 2014).</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Sporda ulusal ve uluslararası alanda istenilen düzeye gelebilmek için tesis yapımı, sporcu ve antrenör eğitimi politikalarını uygulayabilecek mali kaynaklar yaratılmalıdır. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="TimesNewRomanPSMT"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="TimesNewRomanPSMT"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
             <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="517628018"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="728188866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Başlık 1">
+          <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4420A3FD-22F4-4C41-AC4F-0FE851CE86A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{998CA458-F6F7-BE55-76A5-39039BC3574D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...6 lines deleted...]
-        <p:spPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="112881"/>
+            <a:ext cx="10830560" cy="6324808"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...25 lines deleted...]
-            <a:normAutofit/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...10 lines deleted...]
-            </a:r>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>KAYNAKLAR</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Acar,  M. (1993).Sporda Hedefler ve Politikalar (1923-1993)  DPT Sosyal Planlama Daire Başkanlığı.       </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>           Ankara. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Açıkada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> C., Ergen E. (1990). Bilim ve Spor.  Büro-Tek Ofset Matbaacılık, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>AKP (1990). Altıncı Kalkınma Planı (1990-1994). http://www.kalkinma.gov.tr/Pages/ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Kalkinma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Planlari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Akın, Y. (2004). Gürbüz ve Yavuz Evlatlar: Erken Cumhuriyet’te Beden Terbiyesi ve Spor. İstanbul:    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>           İletişim Yayınları.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Akın, Y. (2005). Ana Hatları</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="TimesNewRomanPSMT"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="TimesNewRomanPSMT"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ile Cumhuriyet Döneminde Beden Terbiyesi ve Spor Politikaları. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> Toplum ve Bilim, 103, 53-92.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Atabeyoğlu, C. (2001). Sporda Devlet mi? Devlette Spor mu? Türkiye Milli Olimpiyat Komitesi, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            İstanbul. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Atabeyoğlu, C. (1989). Atatürk ve Spor, Gençlik ve Spor Genel Müdürlüğü, Spor Eğitim Dairesi </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            Başbakanlığı, Yayın No: 90, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Aydın, D.A., Demir, H., Yetim, A. (2007). Türk Spor Politikalarında Öngörülen Hedeflerin Gerçekleşme    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            Düzeylerinin Belirlenmesi Üzerine Bir Araştırma (GSGM Örneği), Niğde Üniversitesi Beden </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            Eğitimi ve Spor Bilimleri Dergisi 1 (2), 87-96.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Bursalıoğlu. Z. (1987). Okul Yönetiminde Yeni Yapı Ve Davranış. Ankara Üniversitesi Eğitim </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            Bilimleri Fakültesi Yayınları. 100-103  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Bernard, A.B., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Busse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, M.R., 2004. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>wins</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>olympic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>games</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>economic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>resources</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>medal</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>totals</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Review</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>economics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>statistics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, 86 (1), 413–417.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>BKP (1985). Beşinci Kalkınma Planı (1985-1989). http://www.kalkinma.gov.tr/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Pages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>KalkinmaPlanlari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>BTK (1938). 3530 Sayılı Beden Terbiyesi Kanunu, Resmî Gazete, Tarih: 16/7/1938,  Sayı: 3961.                                                            </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Chaney</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> P. (2015) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Electoral</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>discourse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>party</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>politicization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>sport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>multi-level</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>systems</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>analysis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> of UK </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>elections</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> 1945–2011, International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Journal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Sport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Policy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Politics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, 7:2, 159-</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         180, DOI: 10.1080/19406940.2014.921230</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DPT (1968). Kalkınma Planı ikinci Beş Yıl (1968-1977). Başbakanlık Devlet Planlama Teşkilatı, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DPT (1973). Kalkınma Planı Üçüncü Beş Yıl (1973- 1977). Başbakanlık Devlet Planlama Teşkilatı, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>        Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DPT (1979). Kalkınma Planı Dördüncü Beş Yıl (1979-1983). Devlet Planlama Teşkilatı Ankara:  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>        Başbakanlık Devlet Planlama Teşkilatı.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DPT-ÖİK (2000). Beden Eğitimi, Spor Ve İstanbul Olimpiyatları Özel İhtisas Komisyon Raporu.  Devlet </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         Planlama Teşkilatı, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Develioğlu Ç. (2012). Primde dördüncü madalyada sonuncuyuz, 03 Ağustos 2012, Hürriyet,  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         http://www.hurriyet.com.tr/primde-dorduncu-madalyada-sonuncuyuz-21135376</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DİE (2004). Spor İstatistikleri 2002. Devlet İstatistik Enstitüsü, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DİE (2001a). Spor Faaliyetleri ve Tesisleri 1997, Devlet İstatistik Enstitüsü, Ankara. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>DİE. (2001b). Spor Kulüpleri İstatistikleri 1997, Devlet İstatistik Enstitüsü, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Doğar Y. (1997). Spor Yönetimi, Öz Akdeniz Ofset, Adana.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Erkal E.M., Güven Ö., Ayan D. (1998). Sosyolojik Açıdan Spor, Der Yayınları, İstanbul.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Ertaş Ş., Petek H. (2001). Spor Hukuku, Yetkin Yayınevi, Ankara</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Fişek K. (1983). Spor Yönetimi. Ankara Üniversitesi Siyasal Bilgiler Fakültesi Yayınları. 515. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>            Ankara. 308.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Fişek  K. (1985). Türkiye Spor Tarihi. Gerçek Yayınevi. İstanbul.184-186.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2167243325"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3306822156"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Başlık 1">
+          <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D212BBEA-30A1-4926-A74E-B26B3E7FD1B6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D54D880-7222-ECE2-72E3-BA6F4B3EC797}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...6 lines deleted...]
-        <p:spPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2377440" y="162570"/>
+            <a:ext cx="8686800" cy="5493812"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR"/>
-[...55 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSB (2010) T. C. Başbakanlık Gençlik ve Spor Genel Müdürlüğü 2010 Yılı Stratejik Planı, Yapım: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Onmedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSB (2017).  Gençlik ve Spor Bakanlığı Sporcu İstatistikleri. http://sgm.gsb.gov.tr/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSB (2016). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" kern="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Spor Organizasyonlarında Marka Ülke Türkiye</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> http://www.gsb.gov.tr/HaberDetaylari/ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>          1/62888/ spor-organizasyonlarinda-marka-ulke-turkiye.aspx</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSGM (1999). Spor Şurası 1999, Başbakanlık Gençlik ve Spor Genel Müdürlüğü, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSGM (1990). Spor Şurası 1990. Gençlik ve Spor genel Müdürlüğü Yayınları, Ankara</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GSGM (2008). Spor Şurası 2008, Başbakanlık Gençlik ve Spor Genel Müdürlüğü, Ankara. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Henry, I. (2009). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>European</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Models</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Governance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Organisational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Change</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>And</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Sports </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Policy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> EU, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hitotsubashi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Journal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Arts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sciences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 50, 41-52.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>61. Hükümet Programı.  http://www.basbakanlik.gov.tr/Forms/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pgGovProgramme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>62. Hükümet Programı.  http://www.basbakanlik.gov.tr/Forms/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pgGovProgramme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>64. Hükümet Programı. http://www.basbakanlik.gov.tr/docs/kurumsalhaberler/64.hukumet_programi.pdf</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>65. Hükümet Programı. http://www.basbakanlik.gov.tr/forms/_global/_government/pg_Government </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>         Program.aspx</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Hükümet Programları, https://www.tbmm.gov.tr/kutuphane/e_kaynaklar_kutuphane_hukumetler.html.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Karaküçük S. (1999). “Cumhuriyet Döneminde Spor Şuraları”. Spor Şurası 1999.  GSGM, Ankara. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Kapani</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> M. (2003).Politika Bilimine Giriş. Bilgi Yayınevi. (15. Basım), Ankara.17-21.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Karahüseyinoğlu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, M. F., Ramazanoğlu, F., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Nacar</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, E., Savucu, Y., Ramazanoğlu, M. O., &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Altungül</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         O. (2005). Türkiye’nin spordaki konumunun bazı Avrupa ülkeleri ile karşılaştırılması. Doğu </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         Anadolu Araştırmaları Dergisi, 3(3), 75-82.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>MEGSB (1987). Kalkınma Planlarında Eğitim ve Gençlik ve Spor, Milli Eğitim Basımevi, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Moosa</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, I.A., Smith, L.(2004). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Economic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>development</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>indicators</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>determinants</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>medal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>winning</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>        at </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> Sydney </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>olympics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>: an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>extreme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>bounds</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>analysis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Australian</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>economic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>papers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, 43 (3), 288–301.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Milliyet (2012). Bir madalya 946 milyon liraya mal oldu.(30.09.2012) http://www.milliyet.com.tr/bir- </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>          madalya-946-milyon-liraya-mal-oldu--ekonomi-1604633/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>OKP (2014). Onuncu Kalkınma Planı, http://www.kalkinma.gov.tr/Lists/Kalknma%20Planlar/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>          </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Attachments</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>/12/Onuncu%20Kalk%C4%B1nma%20Plan%C4%B1.pdf</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>OKP-ÖİK (2014). Onuncu Kalkınma Planı, Spor özel İhtisas Komisyon Raporu http://www.kalkinma.                                                                                         </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         gov.tr/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Pages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>/KalkinmaPlanlari.aspx</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Öğüt, E. E.  (2014). Türkiye’de Spor Yönetiminin Neoliberal Dönüşümü, Amme İdaresi Dergisi, 47(4), </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>        31-38.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Robson</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> S, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Mckenna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> J. (2008). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Sport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>And</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Health</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>.  Ed: Kevin </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Hylton</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, Peter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Bramham</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, Sports </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         Development: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Policy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Process</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Practice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t> Second Edition, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Routledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>: USA </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>SGM (2016) İstatistikler, Spor Genel Müdürlüğü (http://sgm.gsb.gov.tr/Sayfalar/175/105/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Istatistikler</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>SKP (2000). Sekizinci Kalkınma Planı (2001-2005). http://www.kalkinma.gov.tr/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>Pages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>KalkinmaPlanlari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1"/>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0"/>
+              <a:t>Sümer, R. (1989). Sporda Demokrasi. Şafak Matbaası. Ankara. 106.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4216652173"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2241535477"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Başlık 1">
+          <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9948755-E727-4F5B-8ACD-DF00F9E407C5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52DE5A3A-5F54-2134-F8A5-6655E1B394C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...6 lines deleted...]
-        <p:spPr/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="944880" y="832019"/>
+            <a:ext cx="9855200" cy="3970318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR"/>
-[...36 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>SYK (2001). “Spor Yüksek Konseyi Tasarısı”. Gençlik ve Spor Dergisi. Sayı: 3, 8-16.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Talimciler</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, A. (2005). “Bir Meşrulaştırma Aracı Olarak Futbolun Türkiye’deki Son Yirmi Beş Yılı”, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        Toplum ve Bilim, Sayı:103, 147-163.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tayga, Y. (1990). Türk Spor Tarihine Genel Bir Bakış. Başbakanlık Gençlik ve Spor Genel </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>           Müdürlüğü, Yayın No:87, Ankara.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TBMM (2011). Spor Kulüplerinin Sorunları ile Sporda Şiddet Sorununun Araştırılarak </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         Alınması Gereken Önlemlerin Belirlenmesi Amacıyla Kurulan Meclis Araştırması Komisyonu  </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         Raporu (5. Yasama yılı, s. Sayısı: 733)</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TSK (2007).Türk Spor Kurumu Kanunu Tasarısı, T.C. Başbakanlık Gençlik Ve Spor Genel Müdürlüğü  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>         http://www.gsgm.gov.tr. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TÜİK (2015). En fazla yapılan spor faaliyeti yürüyüş veya koşu oldu. Zaman Kullanım Araştırması.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>          Haber Bülteni Sayı: 18627</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 04 Aralık 2015. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>http://www.tuik.gov.tr/PreHaber </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Bultenleri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>do?id</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>          =18627</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Türkmen, M. (2015). Kuruluş Döneminde Cumhuriyetin Milli Eğitim ve Beden Eğitimi Politikaları,    </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Journal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Contemporary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Educational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Studies</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, 1, 1-25.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>WHO (2013). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Nutrition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Physical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Activity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Obesity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Turkey</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>WHO </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Regional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Office </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Europe</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>       http://www.euro.who.int/__data/assets/pdf_file/0017/243332/Turkey-WHO-Country-</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Profile.pdf?ua</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>=1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Wenyun</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, L., Henry I.P. (2011) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Historical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Review</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of Sports </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Policy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>China</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1949–2008), </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>       </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> International </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Journal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>History</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sport</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, 28:7, 1055-1071, DOI:</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>       10.1080/09523367.2011.563640</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Yerlikaya B. (2012). Spor Kavramında Dönüşüm Ve Sporun Bir Sosyal Politika Aracı Olarak </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         Kullanımı. Marmara Üniversitesi Sosyal Bilimler Enstitüsü Çalışma Ekonomisi Ve Endüstri </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>         İlişkileri Anabilim Dalı Çalışma Ekonomisi Bilim Dalı, Yüksek Lisans Tezi, İstanbul. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>YKP (1995). Yedinci Kalkınma Planı (1996-2000). http://www.kalkinma.gov.tr/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>KalkinmaPlanlari</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>         </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="900" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>aspx</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="900" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1667493006"/>
-[...103 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1442171598"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2648413451"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Duman">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Geçmişe bakış">
   <a:themeElements>
-    <a:clrScheme name="Duman">
+    <a:clrScheme name="Geçmişe bakış">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="766F54"/>
+        <a:srgbClr val="637052"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E3EACF"/>
+        <a:srgbClr val="CCDDEA"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="A53010"/>
+        <a:srgbClr val="E48312"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="DE7E18"/>
+        <a:srgbClr val="BD582C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9F8351"/>
+        <a:srgbClr val="865640"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="728653"/>
+        <a:srgbClr val="9B8357"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="92AA4C"/>
+        <a:srgbClr val="C2BC80"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="6AAC91"/>
+        <a:srgbClr val="94A088"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="FB4A18"/>
+        <a:srgbClr val="2998E3"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="FB9318"/>
+        <a:srgbClr val="8C8C8C"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Duman">
+    <a:fontScheme name="Geçmişe bakış">
       <a:majorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="メイリオ"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Tahoma"/>
-[...34 lines deleted...]
-        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Duman">
+    <a:fmtScheme name="Geçmişe bakış">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
-        </a:solidFill>
-[...4 lines deleted...]
-          </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="96000"/>
-                <a:lumMod val="104000"/>
+                <a:tint val="65000"/>
+                <a:shade val="92000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="45000">
+              <a:schemeClr val="phClr">
+                <a:tint val="60000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="98000"/>
-                <a:lumMod val="94000"/>
+                <a:tint val="55000"/>
+                <a:satMod val="140000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="100000" t="100000" r="100000" b="100000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="85000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="34000">
+              <a:schemeClr val="phClr">
+                <a:shade val="87000"/>
+                <a:satMod val="125000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="70000">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="90000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="110000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="100000" t="100000" r="100000" b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
-[...7 lines deleted...]
-        <a:ln w="15875" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="22225" cap="rnd" cmpd="sng" algn="ctr">
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="38100" dist="25400" dir="2700000" algn="br" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="25000"/>
+                <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="44450" dist="25400" dir="2700000" algn="br" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="60000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="19800000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d prstMaterial="flat">
+            <a:bevelT w="25400" h="31750"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="90000"/>
+            <a:shade val="97000"/>
+            <a:satMod val="130000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:lumMod val="120000"/>
+                <a:tint val="96000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="140000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="65000">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="80000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="98000"/>
+                <a:tint val="100000"/>
+                <a:shade val="48000"/>
                 <a:satMod val="120000"/>
-                <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{24B1A44C-C006-48B2-A4D7-E5549B3D8CD4}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Retrospect" id="{5F128B03-DCCA-4EEB-AB3B-CF2899314A46}" vid="{3F1AAB62-24C6-49D2-8E01-B56FAC9A3DCD}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -10415,94 +8678,92 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Wisp</Template>
+  <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>796</Words>
+  <Words>1920</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Geniş ekran</PresentationFormat>
-  <Paragraphs>41</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>118</Paragraphs>
+  <Slides>8</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Wingdings 3</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>İlköğretim ve Ortaöğretim Kurumlarında  Okul, Öğrenci ve Tesis Sayısı (2007-2008)  </vt:lpstr>
+      <vt:lpstr>TimesNewRomanPSMT</vt:lpstr>
+      <vt:lpstr>Geçmişe bakış</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SPOR TESİS POLİTİKALARI</dc:title>
   <dc:creator>Oğuz Özbek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>