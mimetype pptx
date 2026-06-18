--- v0 (2026-03-04)
+++ v1 (2026-06-18)
@@ -10,50 +10,51 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483708" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="258" r:id="rId2"/>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="271" r:id="rId4"/>
     <p:sldId id="269" r:id="rId5"/>
     <p:sldId id="270" r:id="rId6"/>
     <p:sldId id="268" r:id="rId7"/>
     <p:sldId id="272" r:id="rId8"/>
     <p:sldId id="273" r:id="rId9"/>
     <p:sldId id="274" r:id="rId10"/>
     <p:sldId id="257" r:id="rId11"/>
@@ -174,85 +175,129 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1474" y="62"/>
+        <p:origin x="1594" y="58"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T14:55:30.192" v="15" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T14:55:11.389" v="14" actId="113"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T14:55:11.389" v="14" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="257"/>
+            <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T14:55:30.192" v="15" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="259"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-31T14:55:30.192" v="15" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="259"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -424,51 +469,51 @@
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="29 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="18 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -591,51 +636,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -768,51 +813,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -935,51 +980,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1174,51 +1219,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1440,51 +1485,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1820,51 +1865,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1972,51 +2017,51 @@
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2064,51 +2109,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2327,51 +2372,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2617,51 +2662,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3394,51 +3439,51 @@
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2">
                     <a:shade val="90000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>31.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2667000" y="6356350"/>
             <a:ext cx="3352800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4211,101 +4256,96 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>Sporun Tüzel Kişi Özneleri</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="tr-TR" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" b="1" dirty="0"/>
-[...10 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Spor Kulüpleri: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Bireylerin spor eğitimi ve spor yarışmaları yapmak amacıyla bir  araya geldiği yerledir.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" b="1" dirty="0"/>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>Federasyonlar: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>Sayılı  Gençlik ve Spor Hizmetleri Kanunu’na göre kurulan, spor dalı ile ilgili faaliyetleri ulusal ve uluslararası kurallara göre yürütmek, spor dalının gelişmesini ve yaygınlaşmasını sağlamak, spor kulüplerinin ilgili spor dalına katılım işlemlerini, sporcu, antrenör ve hakemlerin tescil veya vize işlemlerini yapmak, spor dalı ile ilgili faaliyetlerin düzenlenmesi için talimatlar hazırlamak ve uygulamak görevlerini yerine getirirler.</a:t>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Spor dalı ile ilgili faaliyetleri ulusal ve uluslararası kurallara göre yürütmek, spor dalının gelişmesini ve yaygınlaşmasını sağlamak, spor kulüplerinin ilgili spor dalına katılım işlemlerini, sporcu, antrenör ve hakemlerin tescil veya vize işlemlerini yapmak, spor dalı ile ilgili faaliyetlerin düzenlenmesi için talimatlar hazırlamak ve uygulamak görevlerini yerine getirirler.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="tr-TR" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514350" indent="-514350">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -4348,62 +4388,73 @@
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514350" indent="-514350" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" b="1" dirty="0"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>       Gençlik ve Spor Bakanlığı</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Spor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>faaliyetlerinin yürütülmesini gözetmek, gelişmesini ve yaygınlaşmasını teşvik edici tedbirler almak, spor politikalarını tespit etmek ve uluslararası kural ve talimatları uygulamak ile görevli  sporun en üst yönetim kurumudur. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -5350,51 +5401,51 @@
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="90000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="88000"/>
                 <a:satMod val="150000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="65000" sy="65000" flip="none" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Flow</Template>
   <TotalTime></TotalTime>
-  <Words>471</Words>
+  <Words>454</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Ekran Gösterisi (4:3)</PresentationFormat>
   <Paragraphs>33</Paragraphs>
   <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>