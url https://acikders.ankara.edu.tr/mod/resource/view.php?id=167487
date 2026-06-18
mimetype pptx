--- v0 (2026-01-18)
+++ v1 (2026-06-18)
@@ -1,83 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483684" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="260" r:id="rId3"/>
-[...7 lines deleted...]
-    <p:sldId id="263" r:id="rId11"/>
+    <p:sldId id="269" r:id="rId3"/>
+    <p:sldId id="257" r:id="rId4"/>
+    <p:sldId id="261" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="262" r:id="rId7"/>
+    <p:sldId id="278" r:id="rId8"/>
+    <p:sldId id="272" r:id="rId9"/>
+    <p:sldId id="275" r:id="rId10"/>
+    <p:sldId id="276" r:id="rId11"/>
+    <p:sldId id="277" r:id="rId12"/>
+    <p:sldId id="273" r:id="rId13"/>
+    <p:sldId id="274" r:id="rId14"/>
+    <p:sldId id="263" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="tr-TR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -198,76 +207,76 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="1474" y="48"/>
+        <p:origin x="1450" y="67"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -408,51 +417,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="27 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="7764621" y="1174097"/>
             <a:ext cx="2286000" cy="381000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="16 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="7077269" y="4181669"/>
             <a:ext cx="3657600" cy="384048"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1279,51 +1288,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1456,51 +1465,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1628,51 +1637,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="8 Slayt Numarası Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -1840,51 +1849,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="7763256" y="1170432"/>
             <a:ext cx="2286000" cy="381000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="5400000">
             <a:off x="7077456" y="4178808"/>
             <a:ext cx="3657600" cy="384048"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2656,51 +2665,51 @@
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2894,51 +2903,51 @@
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="7 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3219,51 +3228,51 @@
               <a:rPr kumimoji="0" lang="tr-TR"/>
               <a:t>Asıl başlık stili için tıklatın</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="6 Slayt Numarası Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -3311,51 +3320,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3830,51 +3839,51 @@
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="20 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="21 Slayt Numarası Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -4343,51 +4352,51 @@
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" compatLnSpc="1"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="16 Veri Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="17 Slayt Numarası Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -4594,51 +4603,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7589520" y="1081851"/>
             <a:ext cx="2011680" cy="384048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" anchor="ctr" anchorCtr="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:pPr/>
-              <a:t>8.04.2022</a:t>
+              <a:t>11.03.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 Altbilgi Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="6990186" y="3737240"/>
             <a:ext cx="3200400" cy="365760"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -5191,80 +5200,96 @@
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 Başlık"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -5279,164 +5304,699 @@
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>SPORDA SPONSORLUK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="4 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Sponsor, bir bireyi organizasyonu, olayı ya da faaliyeti desteklemek için aynî ya da nakdî yardım yapan kişi ya da kurumdur. Sponsor olan ve sponsor olunan taraflar arasındaki ilişki, karşılıklı kabul edilmiş ticari faydaları sağlayan bir ilişkidir (1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Nakdi destek: Sponsor tarafından sponsorluğu alana yapılan parasal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>ödeme </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Ayni destek: Sponsorluk konusu işle ilgili sponsor tarafından yapılan belgelendirilmiş mal ve hizmet alımlarına ilişkin </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>harcamalar </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:pPr algn="just"/>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Unvan 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0" smtClean="0"/>
+              <a:t>Sponsorluk Sözleşmesi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0"/>
+              <a:t>Yapılması ve Sözleşmede Yer Alacak Hususlar</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0"/>
+              <a:t>Madde 8- (Değişik:RG-22/12/2005-26031)</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Sponsorluk alan ile sponsorlar arasında tarafların hak ve yükümlülüklerini içeren yazılı sözleşme yapılması zorunludur. Sponsorlarla sözleşme yapmaya sponsorluk hizmetini alan kişi, kurum veya kuruluş yetkilidir. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Sponsorluk sözleşmelerinin imzalanmasını müteakip bir sureti on gün içerisinde sponsorluğu alan tarafından Genel Müdürlüğe gönderilir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Sponsorluk süresinin bitiminden sonraki on gün içerisinde, sponsorun yükümlülüklerinin yerine getirilip getirilmediğine ilişkin bilgiler, sponsorluğu alan tarafından Genel Müdürlüğe gönderilir  (Ek-1) ve (Ek-2).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="742329350"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Unvan 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="tr-TR"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Sözleşmelerde;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>a) Tarafların adı, soyadı veya kanuni unvanı,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>b) Tarafların ikametgah veya işyeri adresi,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>c) Tarafların bağlı bulunduğu vergi dairesi ve vergi kimlik numarası,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>d) Sponsorluğun konusu,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>e) Nakdi sponsorlukta sözleşme bedeli, ayni sponsorlukta yaklaşık sponsorluk bedeli,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>f) Faaliyetin veya tesisin yapım, bakım ve onarım işlerinin başlama, bitiş tarihleri ve yeri,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>g) Nakdi sponsorlukta sponsorluğu alanın banka hesap numarası, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>h) Sponsorluğun başlama ve bitiş tarihleri,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>i) Tarafların hakları ve mücbir sebepler dışındaki yükümlülükleri,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>j) İhtiyaç duyulabilecek diğer hususlar, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>k) Anlaşmazlıkların nerede ve ne şekilde çözümleneceği,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>l) Sözleşmenin kaç maddeden ibaret olduğu, tarih, imza eden kişilerin adı, soyadı ve unvanı,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>belirtilir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1162593929"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="image001"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1763688" y="476672"/>
+            <a:ext cx="4564063" cy="5897563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1850907816"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="image002"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="2123728" y="188641"/>
+            <a:ext cx="4564063" cy="6552728"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3239718183"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="1 Başlık"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>KAYNAKLAR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Argan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, M., Spor sponsorluğu Yönetimi. Detay yayıncılık. Ankara, 2004.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 2. Anonim., Büyük </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Larousse</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> Sözlük ve Ansiklopedisi, Cilt: 21. Milliyet Gazetecilik, 1997. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>3. Anonim., Resimli </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Redhouse</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, İngilizce-Türkçe Sözlük. Milliyet Yayınları, 1991.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 4. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Beech</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, J., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Chadwick</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, S., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>The</a:t>
             </a:r>
             <a:r>
@@ -5479,84 +6039,100 @@
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Education</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Limited</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>England</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, 2004.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 5. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Yaral</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, Ç., Z., İşletmelerde Sponsorluk Çalışmaları İçinde Sporun Yeri, Marmara Üniversitesi Sosyal Bilimler Enstitüsü Yüksek Lisans Tezi, İstanbul, 1998</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>. 6. </a:t>
+              <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Okay</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, A., Halkla İlişkiler Aracı Olarak Sponsorluk, Epsilon Yayıncılık, İstanbul, 1998. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>7. Balcı, V., Spor Pazarlaması Kavramlar Yöntemler Örnekler, Bağırgan Yayınevi, Ankara, 2005.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 8. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Parks</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, J., B., B., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Zanger</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, R., K., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Quarterman</a:t>
             </a:r>
             <a:r>
@@ -5583,100 +6159,112 @@
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Managament</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Human</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Kinetics</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, USA, 1998. </a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>9. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Argan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, M., Katırcı, H., Spor Pazarlaması, Nobel Yayın Dağıtım. Ankara, 2002.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 10. Anonim., Özerk Olan Futbol Federasyonun Yıllık Geliri, Cumhuriyet Gazetesi, 23 Haziran 2006.  11. Ekenci,G.,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>İmamaoğlu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, A., F., Spor İşletmeciliği. Nobel Yayınevi, Ankara, 2002.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 12. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Erturan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t>, E. E., </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0" err="1"/>
               <a:t>Yenel</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> F., “Federasyon Başkanlarının Spor Federasyonlarının Özerkliğine İlişkin Görüşlerinin Değerlendirilmesi”. Gazi Beden Eğitimi ve Spor Bilimleri Dergisi. IX (2004), 1: 71-87, 2004.</a:t>
             </a:r>
           </a:p>
           <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
               <a:t> 13. 3289 sayılı Gençlik ve Spor Hizmetleri Kanunu</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -5701,54 +6289,64 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Sponsor, bir gösterinin, sportif kültürel bir yarışmanın giderlerinin bir bölümünü, adının o gösteri ya da yarışma sırasında anılması karşılığında kabul eden özel ya da kamu kişi ya da kuruluş olarak tanımlanmaktadır (2).</a:t>
+              <a:t> Sponsor sözcüğü </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" err="1"/>
+              <a:t>İngilizce’de</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>, kefil olmak, desteklemek, himaye etmek anlamına gelmektedir (3). İngiltere Spor Konseyi sponsorluğu; destekleyiciye tanıtım için öncelik veya ayrıcalık sağlayan ödemeler olarak tanımlamıştır (4). “Sponsorluğun psikolojik ve ekonomik hedefleri vardır. Ancak psikolojik hedefler genellikle ön plandadır” (5).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -5773,59 +6371,51 @@
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t> Sponsor sözcüğü </a:t>
-[...7 lines deleted...]
-              <a:t>, kefil olmak, desteklemek, himaye etmek anlamına gelmektedir (3). İngiltere Spor Konseyi sponsorluğu; destekleyiciye tanıtım için öncelik veya ayrıcalık sağlayan ödemeler olarak tanımlamıştır (4). “Sponsorluğun psikolojik ve ekonomik hedefleri vardır. Ancak psikolojik hedefler genellikle ön plandadır” (5).</a:t>
+              <a:t>Günümüzde yeterli ekonomik destek sağlanmadığı takdirde, herhangi bir spor organizasyonunun düzenlenmesi zor olmaya başlamıştır. Ürünlerini büyük kitlelere kısa zamanda tanıtmak isteyen kuruluşlar, büyük kitlelere hitap edebilmesi nedeniyle spor sponsorluğunu tercih etmektedirler. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -5847,54 +6437,76 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Günümüzde yeterli ekonomik destek sağlanmadığı takdirde, herhangi bir spor organizasyonunun düzenlenmesi zor olmaya başlamıştır. Ürünlerini büyük kitlelere kısa zamanda tanıtmak isteyen kuruluşlar, büyük kitlelere hitap edebilmesi nedeniyle spor sponsorluğunu tercih etmektedirler. </a:t>
+              <a:t>Spor organizasyonlarının ekonomik destek ihtiyacı ile şirketlerin pazarlama ve reklam ihtiyacı spor sponsorluğuna olan talebi artırmıştır (6). </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>Spor sponsorluğu, şirketin imajını olumlu etkilediği, markanın güvenirliğini artırdığı ve tüketicinin yaşamında olumlu bir izlenim yarattığı için yararlı bir yatırımdır (8).</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -5916,54 +6528,70 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Spor organizasyonlarının ekonomik destek ihtiyacı ile şirketlerin pazarlama ve reklam ihtiyacı spor sponsorluğuna olan talebi artırmıştır (6). “Sponsorluk pazarı gittikçe büyümektedir. Şirket evlilikleri arttıkça, şirketler kendilerine reklâmlarını yapabilecekleri alanlar aramaktadır” (7). Spor sponsorluğu, şirketin imajını olumlu etkilediği, markanın güvenirliğini artırdığı ve tüketicinin yaşamında olumlu bir izlenim yarattığı için yararlı bir yatırımdır (8).</a:t>
+              <a:t>Spor sponsorluğu, bireysel sporcu sponsorluğu, spor takımları sponsorluğu ve spor organizasyonları sponsorluğu olmak üzere üç şekilde yapılabilmektedir. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t>Olimpiyat </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0"/>
+              <a:t>oyunlarının %100'ü, motor sporu yarışmalarının %100'ü, golf turnuvalarının %90'ı, tenis ve binicilik turnuvalarının %50'si, futbol turnuvalarının %20'sinin sponsorlar olmadan gerçekleştirilemeyeceği tahmin edilmektedir (6). </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -5985,339 +6613,613 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sponsorluk faaliyeti sonunda çeşitli yararlar ortaya çıkar. Sponsor olan işletmenin satışları artar, kimlik yaratır ve diğer işletmelerle olan ilişkileri artar. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sponsorluk </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>sayesinde otomobil yarışları, tenis, binicilik ve olimpiyat oyunları gibi sporlar, milyonlarca kişiye ulaşır ve halka açık bir duruma gelir (9</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Unvan 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="323528" y="1052736"/>
+            <a:ext cx="8136904" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Spor hizmetleri genel müdürlüğü sponsorluk yönetmeliği(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Resmî Gazete Tarihi: 16.06.2004 Resmî Gazete Sayısı: 25494</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="611560" y="2924944"/>
+            <a:ext cx="7467600" cy="2736304"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR"/>
-[...19 lines deleted...]
-          <a:p>
             <a:r>
               <a:rPr lang="tr-TR" dirty="0"/>
-              <a:t>Sponsorluk faaliyeti sonunda çeşitli yararlar ortaya çıkar. Sponsor olan işletmenin satışları artar, kimlik yaratır ve diğer işletmelerle olan ilişkileri artar. Sponsorluk sayesinde otomobil yarışları, tenis, binicilik ve olimpiyat oyunları gibi sporlar, milyonlarca kişiye ulaşır ve halka açık bir duruma gelir (9). Sponsorluk sporcuyu teşvik eder, motivasyonunu artırarak başarıya ulaşmasına katkıda bulunur, aynı zamanda iyi bir gelir elde etmesini sağlar.</a:t>
-            </a:r>
+              <a:t>Bu Yönetmeliğin amacı, gerçek ve tüzel kişilerin; federasyonlara, gençlik ve spor kulüplerine, sporculara, gençlik ve spor tesisleri ile faaliyetlerine sponsor olmaları ve reklam vermeleri ile ilgili usul ve esasları düzenlemektir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="tr-TR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1735577650"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Unvan 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>spor hizmetleri genel müdürlüğü sponsorluk yönetmeliğine göre sponsorluk  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>yapılacak </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>alanlar</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="459617" y="1417638"/>
+            <a:ext cx="7467600" cy="4873752"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...51 lines deleted...]
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Madde </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ulusal veya uluslararası gençlik ve spor hizmet ve faaliyetlerini desteklemek amacıyla gerçek ve tüzel kişiler aşağıda belirtilen alanlarda sponsorluk yapabilirler. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Genel Müdürlüğün yıllık faaliyet programında yer alan ulusal veya uluslararası gençlik ve spor organizasyonları, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sporcuların transfer bedelleri hariç olmak üzere spor kulüpleri ile federasyonların yıllık programlarında bulunan eğitim ve altyapı faaliyetleri gibi sporun yaygınlaştırılması ve sporcuların desteklenmesine yönelik resmi sportif faaliyetleri,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="185523178"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Dikdörtgen 1">
-[...20 lines deleted...]
-            <a:spAutoFit/>
+          <p:cNvPr id="2" name="Unvan 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sponsorluk yapılabilecek alanlar</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="tr-TR" dirty="0"/>
-[...22 lines deleted...]
-              <a:rPr lang="tr-TR" dirty="0" err="1"/>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3) Kamu kurum ve kuruluşları ve yerel yönetimler ile gençlik ve spor kulüplerine ait gençlik ve spor tesislerinden Genel Müdürlükçe uygun görülenlerin yapımı, ikmali, onarımı ve bakımı,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0" smtClean="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) Federasyonların veya gençlik ve spor kulüplerinin hizmet ve faaliyetlerinin yürütülebilmesi için gerekli olan gençlik ve spor organizasyonları ile sportif araç, gereç ve malzemelerin temini</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>5) Ferdi lisanslı sporcuların, Genel Müdürlük veya federasyonlarca ferdi olarak katılmalarına izin verilen ulusal veya uluslararası organizasyonları</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" smtClean="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>6) Türkiye Milli Olimpiyat Komitesi ile </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0" err="1">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Paralimpik</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...8 lines deleted...]
-            </a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Komitesinin sportif faaliyetlerine ilişkin hizmetleri.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1677359212"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3235339698"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Cumba">
   <a:themeElements>
     <a:clrScheme name="Cumba">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="575F6D"/>
@@ -6584,91 +7486,97 @@
         <a:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
             <a:duotone>
               <a:schemeClr val="phClr">
                 <a:shade val="80000"/>
               </a:schemeClr>
               <a:schemeClr val="phClr">
                 <a:tint val="91000"/>
               </a:schemeClr>
             </a:duotone>
           </a:blip>
           <a:tile tx="0" ty="0" sx="40000" sy="50000" flip="y" algn="tl"/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Oriel</Template>
   <TotalTime></TotalTime>
-  <Words>872</Words>
+  <Words>1044</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Ekran Gösterisi (4:3)</PresentationFormat>
-  <Paragraphs>32</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>61</Paragraphs>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Century Schoolbook</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Cumba</vt:lpstr>
       <vt:lpstr>SPORDA SPONSORLUK</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>Spor hizmetleri genel müdürlüğü sponsorluk yönetmeliği(Resmî Gazete Tarihi: 16.06.2004 Resmî Gazete Sayısı: 25494</vt:lpstr>
+      <vt:lpstr>spor hizmetleri genel müdürlüğü sponsorluk yönetmeliğine göre sponsorluk  yapılacak alanlar</vt:lpstr>
+      <vt:lpstr>Sponsorluk yapılabilecek alanlar</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>KAYNAKLAR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Slayt 1</dc:title>
   <dc:creator>hp</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>