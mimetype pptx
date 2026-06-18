--- v0 (2026-01-18)
+++ v1 (2026-06-18)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483898" r:id="rId1"/>
   </p:sldMasterIdLst>
-  <p:notesMasterIdLst>
-[...1 lines deleted...]
-  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="426" r:id="rId2"/>
-[...5 lines deleted...]
-    <p:sldId id="428" r:id="rId8"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="262" r:id="rId4"/>
+    <p:sldId id="263" r:id="rId5"/>
+    <p:sldId id="264" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="266" r:id="rId10"/>
+    <p:sldId id="267" r:id="rId11"/>
+    <p:sldId id="268" r:id="rId12"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="tr-TR"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -135,943 +138,420 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{0E7B57E7-C28E-42BD-9D49-12ACE66A1E83}" v="1" dt="2026-03-23T11:58:57.548"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94249" autoAdjust="0"/>
+    <p:restoredLeft sz="14995" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="86" d="100"/>
-          <a:sy n="86" d="100"/>
+          <a:sx n="88" d="100"/>
+          <a:sy n="88" d="100"/>
         </p:scale>
-        <p:origin x="1354" y="67"/>
+        <p:origin x="1334" y="62"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="100" d="100"/>
-        <a:sy n="100" d="100"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...816 lines deleted...]
-</p:notes>
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}"/>
+    <pc:docChg chg="modSld modMainMaster">
+      <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T18:17:02.189" v="4" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T18:17:02.189" v="4" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3493287564" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T18:17:02.189" v="4" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3493287564" sldId="256"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldMasterChg chg="modSp modSldLayout">
+        <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+        </pc:sldMasterMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="3186903153" sldId="2147483732"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3186903153" sldId="2147483732"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3186903153" sldId="2147483732"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="1836702140" sldId="2147483734"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="1836702140" sldId="2147483734"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="1836702140" sldId="2147483734"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="3406145238" sldId="2147483735"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3406145238" sldId="2147483735"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3406145238" sldId="2147483735"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+              <ac:spMk id="5" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="4066158326" sldId="2147483736"/>
+              <ac:spMk id="6" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="3636898471" sldId="2147483739"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3636898471" sldId="2147483739"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3636898471" sldId="2147483739"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="3636898471" sldId="2147483739"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="1641784696" sldId="2147483740"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="1641784696" sldId="2147483740"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="1641784696" sldId="2147483740"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="1641784696" sldId="2147483740"/>
+              <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+            <pc:sldLayoutMk cId="819984579" sldId="2147483742"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="819984579" sldId="2147483742"/>
+              <ac:spMk id="2" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Oğuz Özbek" userId="3b5392101ca4e401" providerId="LiveId" clId="{5BE88E52-E907-4C43-BBCB-13D4B516CB9A}" dt="2026-03-23T11:58:57.548" v="0"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3752572400" sldId="2147483731"/>
+              <pc:sldLayoutMk cId="819984579" sldId="2147483742"/>
+              <ac:spMk id="3" creationId="{00000000-0000-0000-0000-000000000000}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1093,5226 +573,5752 @@
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Başlık Slaydı">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34EE8CAC-726C-9B31-4288-7540FC3433EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="2130425"/>
-            <a:ext cx="7772400" cy="1470025"/>
+            <a:off x="1143000" y="1122363"/>
+            <a:ext cx="6858000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Alt Başlık"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Alt Başlık 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6DBE4FB-0756-9BE9-F4FD-D69505C2F8C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="3886200"/>
-            <a:ext cx="6400800" cy="1752600"/>
+            <a:off x="1143000" y="3602038"/>
+            <a:ext cx="6858000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
-[...7 lines deleted...]
-              </a:defRPr>
+            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl alt başlık stilini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+              <a:t>Asıl alt başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6345CA58-C095-59F4-7E44-DE7DC8E3F58F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3435B1A4-53B6-A95E-9444-6CE67A7B1794}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6B78E5A-AD0B-0485-BCCA-1C8C69068DCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1958651568"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Başlık, Dikey Metin">
+  <p:cSld name="Başlık ve Dikey Metin">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A900BD6-352F-5C9F-0E53-F892B49B4AAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Dikey Metin Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Dikey Metin Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CE339A-190C-817D-EBB5-13CED023F879}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{371EB4DE-8704-A170-1AA7-2CF9D4EFBA2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9136D208-F003-5D0C-C408-6082798BFED5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E5C04F2-0060-9A12-A16C-BE9A14011327}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="898329196"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Dikey Başlık ve Metin">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Dikey Başlık"/>
+          <p:cNvPr id="2" name="Dikey Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D56505E4-2B8C-1185-A670-E7BC793AE146}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6629400" y="274638"/>
-            <a:ext cx="2057400" cy="5851525"/>
+            <a:off x="6543675" y="365125"/>
+            <a:ext cx="1971675" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Dikey Metin Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Dikey Metin Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E444A97E-307B-1CD0-5B2F-30097AFBA85F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="274638"/>
-            <a:ext cx="6019800" cy="5851525"/>
+            <a:off x="628650" y="365125"/>
+            <a:ext cx="5800725" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407B2EE4-DC5F-41F5-CD40-5F59FEE4A77C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A345345C-F4FB-F89B-02AB-228C90CA6992}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{727B91F1-3FB9-CBB8-0782-59BF1118ABDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="367005227"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Başlık ve İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7420D007-E822-7899-E3CD-BBF1364598B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B85D9AD-B889-4425-6ACB-D63A6B2800B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3704DFF3-9A29-C5D4-2DEE-D53364FA2EDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B9B898D-CF9C-68EB-7750-292971D755EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48608D15-9A13-F6A4-F7CC-68A92103AA40}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3247877751"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Bölüm Üstbilgisi">
+  <p:cSld name="Bölüm Üst Bilgisi">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5129FA00-24ED-20ED-47A8-C8A55A0A4D7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="4406900"/>
-            <a:ext cx="7772400" cy="1362075"/>
+            <a:off x="623888" y="1709739"/>
+            <a:ext cx="7886700" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4000" b="1" cap="all"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="4500"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Metin Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA382D5-B9EC-BB42-A274-AE40FA1B298A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="2906713"/>
-            <a:ext cx="7772400" cy="1500187"/>
+            <a:off x="623888" y="4589464"/>
+            <a:ext cx="7886700" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800">
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600">
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400">
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B82327-A17D-289B-FB88-5DF1EC18EA9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E04B9AD-8A0E-78F6-A9C0-69264417B3A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA26EC3-6047-A136-24C3-222170EF8F15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1363608271"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="İki İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{903F94F1-239D-6225-BE23-A071AF0C32C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D1B6987-E2D4-7EC1-BDA0-0F86CD43EC49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1600200"/>
-            <a:ext cx="4038600" cy="4525963"/>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 İçerik Yer Tutucusu"/>
+          <p:cNvPr id="4" name="İçerik Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4379B9B3-D41E-0738-F329-5F4AC1A6DC70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4648200" y="1600200"/>
-            <a:ext cx="4038600" cy="4525963"/>
+            <a:off x="4629150" y="1825625"/>
+            <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Veri Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00AD09A7-B909-35F6-B35D-9FA28CE8AAC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Alt Bilgi Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222C2AF5-3973-79B9-3AC7-D769D0F90E22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="6 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="7" name="Slayt Numarası Yer Tutucusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84A1FBFB-6CB2-A56E-A0AE-2D94C36FE4BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1021657170"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Karşılaştırma">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3304D56A-A187-DC6F-AE33-C0F435D2EF72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="629841" y="365126"/>
+            <a:ext cx="7886700" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...3 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Metin Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6271FDB-19FA-8358-235F-EAD55F137E19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1535113"/>
-            <a:ext cx="4040188" cy="639762"/>
+            <a:off x="629842" y="1681163"/>
+            <a:ext cx="3868340" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="1"/>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="4" name="3 İçerik Yer Tutucusu"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="İçerik Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E37B7D9-7D21-C7F8-5637-A5C1C106C9E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="2174875"/>
-            <a:ext cx="4040188" cy="3951288"/>
+            <a:off x="629842" y="2505075"/>
+            <a:ext cx="3868340" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Metin Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Metin Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574440B9-53CF-7B62-84F0-EEE5C96985E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645025" y="1535113"/>
-            <a:ext cx="4041775" cy="639762"/>
+            <a:off x="4629150" y="1681163"/>
+            <a:ext cx="3887391" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2400" b="1"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="1"/>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="6" name="5 İçerik Yer Tutucusu"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="İçerik Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3DA7A51-1030-A859-5E9C-B3B7A4C5BC04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645025" y="2174875"/>
-            <a:ext cx="4041775" cy="3951288"/>
+            <a:off x="4629150" y="2505075"/>
+            <a:ext cx="3887391" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="6 Veri Yer Tutucusu"/>
+          <p:cNvPr id="7" name="Veri Yer Tutucusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F011D4DD-E701-AB7F-70EA-C67287D6FB4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="7 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="8" name="Alt Bilgi Yer Tutucusu 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{749D396E-6640-A63A-44C7-2C7747DD8C87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="8 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="9" name="Slayt Numarası Yer Tutucusu 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CED85D4-07EB-69F8-CB17-4E427F15749A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1737656927"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Yalnızca Başlık">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9457AAF-673F-D5C3-7355-40602063E4B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Veri Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Veri Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74477A6C-B82A-CC03-9E3C-F668402B1D2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Alt Bilgi Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB09BE7C-7D5B-0B3C-D664-33CB91B9AFB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Slayt Numarası Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3556D978-9E9F-8026-0B49-1A33610BBFEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="669980543"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Boş">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Veri Yer Tutucusu"/>
+          <p:cNvPr id="2" name="Veri Yer Tutucusu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25F6259A-DB1C-220C-B566-E9EFC33ED04F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="2 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="3" name="Alt Bilgi Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02E81105-AD6A-CE14-0833-8017D7219010}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Slayt Numarası Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E8D3F3F-6EFB-ADF8-98AA-4115865ECA47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1136767867"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Başlıklı İçerik">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4750393D-B0FE-88D6-9C54-F25BCA1193D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="273050"/>
-            <a:ext cx="3008313" cy="1162050"/>
+            <a:off x="629841" y="457200"/>
+            <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 İçerik Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="İçerik Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB25E422-8653-0FAB-BDB9-2E16BBD7A916}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3575050" y="273050"/>
-            <a:ext cx="5111750" cy="5853113"/>
+            <a:off x="3887391" y="987426"/>
+            <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
-              <a:defRPr sz="2800"/>
+              <a:defRPr sz="2100"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
-              <a:defRPr sz="2400"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
-              <a:defRPr sz="2000"/>
+              <a:defRPr sz="1500"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Metin Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Metin Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42AC81AB-F172-95F1-0CC5-5B713B67E096}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1435100"/>
-            <a:ext cx="3008313" cy="4691063"/>
+            <a:off x="629841" y="2057400"/>
+            <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1000"/>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Veri Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D24444B2-1C60-8B03-805A-47B60FA01723}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Alt Bilgi Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DCA8E7B-E0F2-98FE-1E86-90BA26FB2F9F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="6 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="7" name="Slayt Numarası Yer Tutucusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DC92F73-15A2-FDAB-F9D5-8E161379C9AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3010677761"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Başlıklı Resim">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık"/>
+          <p:cNvPr id="2" name="Başlık 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62AE0B59-A613-1600-4939-6493E72F922E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="4800600"/>
-            <a:ext cx="5486400" cy="566738"/>
+            <a:off x="629841" y="457200"/>
+            <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Resim Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Resim Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97636A8-24C1-BA40-F558-7DAC9F18006D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="612775"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="3887391" y="987426"/>
+            <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="3200"/>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400"/>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Metin Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Metin Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436B4BAF-BE4F-99B6-9E72-E819FF970BB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="5367338"/>
-            <a:ext cx="5486400" cy="804862"/>
+            <a:off x="629841" y="2057400"/>
+            <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1000"/>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="5" name="4 Veri Yer Tutucusu"/>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Veri Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4A3AEB0-8307-EE26-0B2F-CDEDC7CEA3CC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Alt Bilgi Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D771A9D4-D97E-3191-F6E1-4582A233C96A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="6 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="7" name="Slayt Numarası Yer Tutucusu 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B5C41ED-5CBF-1581-8A5B-E827EE0BB152}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4134802328"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-        <a:schemeClr val="bg1"/>
+      <p:bgRef idx="1002">
+        <a:schemeClr val="bg2"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="1 Başlık Yer Tutucusu"/>
+          <p:cNvPr id="2" name="Başlık Yer Tutucusu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0E1960-89A4-4456-EF17-2B9B04539073}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="274638"/>
-            <a:ext cx="8229600" cy="1143000"/>
+            <a:off x="628650" y="365126"/>
+            <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl başlık stili için tıklatın</a:t>
-[...6 lines deleted...]
-          <p:cNvPr id="3" name="2 Metin Yer Tutucusu"/>
+              <a:t>Asıl başlık stilini düzenlemek için tıklayın</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin Yer Tutucusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3D2F97F-DCF9-E7F7-3630-550C127F867C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1600200"/>
-            <a:ext cx="8229600" cy="4525963"/>
+            <a:off x="628650" y="1825625"/>
+            <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
-              <a:t>Asıl metin stillerini düzenlemek için tıklatın</a:t>
+              <a:t>Asıl metin stillerini düzenlemek için tıklayın</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>İkinci düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Üçüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Dördüncü düzey</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="tr-TR"/>
               <a:t>Beşinci düzey</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="3 Veri Yer Tutucusu"/>
+          <p:cNvPr id="4" name="Veri Yer Tutucusu 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB6466C7-B87D-579A-3819-DEF2C0986B78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="6356350"/>
-            <a:ext cx="2133600" cy="365125"/>
+            <a:off x="628650" y="6356351"/>
+            <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{D9F75050-0E15-4C5B-92B0-66D068882F1F}" type="datetimeFigureOut">
+            <a:fld id="{1511251B-B7E4-4C5D-ACC1-A30D966595AB}" type="datetimeFigureOut">
               <a:rPr lang="tr-TR" smtClean="0"/>
-              <a:t>8.04.2022</a:t>
+              <a:t>7.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="4 Altbilgi Yer Tutucusu"/>
+          <p:cNvPr id="5" name="Alt Bilgi Yer Tutucusu 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CDAF1D-FABD-7B9E-76AC-4640959DFC85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3124200" y="6356350"/>
-            <a:ext cx="2895600" cy="365125"/>
+            <a:off x="3028950" y="6356351"/>
+            <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="5 Slayt Numarası Yer Tutucusu"/>
+          <p:cNvPr id="6" name="Slayt Numarası Yer Tutucusu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E085735D-7D84-C266-6635-2608BC5C7324}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6553200" y="6356350"/>
-            <a:ext cx="2133600" cy="365125"/>
+            <a:off x="6457950" y="6356351"/>
+            <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
+              <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B1DEFA8C-F947-479F-BE07-76B6B3F80BF1}" type="slidenum">
+            <a:fld id="{A17A73D7-E45E-4E21-ABC5-B68A028030DD}" type="slidenum">
               <a:rPr lang="tr-TR" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="tr-TR"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752431116"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483899" r:id="rId1"/>
+    <p:sldLayoutId id="2147483900" r:id="rId2"/>
+    <p:sldLayoutId id="2147483901" r:id="rId3"/>
+    <p:sldLayoutId id="2147483902" r:id="rId4"/>
+    <p:sldLayoutId id="2147483903" r:id="rId5"/>
+    <p:sldLayoutId id="2147483904" r:id="rId6"/>
+    <p:sldLayoutId id="2147483905" r:id="rId7"/>
+    <p:sldLayoutId id="2147483906" r:id="rId8"/>
+    <p:sldLayoutId id="2147483907" r:id="rId9"/>
+    <p:sldLayoutId id="2147483908" r:id="rId10"/>
+    <p:sldLayoutId id="2147483909" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="3300" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="750"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="3200" kern="1200">
+        <a:defRPr sz="2100" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2400" kern="1200">
+        <a:defRPr sz="1500" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="375"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="tr-TR"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="102402" name="Unvan 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Dikdörtgen 3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1385888"/>
-            <a:ext cx="8785225" cy="5940088"/>
+            <a:off x="326570" y="679757"/>
+            <a:ext cx="8462867" cy="3464218"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...100 lines deleted...]
-              <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>7405 Sayılı Spor Kulüpleri ve Spor Federasyonları Kanunu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (R. G.:  26/4/2022 ,   Sayı: 31821)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...9 lines deleted...]
-          </p:nvPr>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Bu Kanunun amacı; spor kulüpleri, spor anonim şirketleri ve spor federasyonlarının kuruluşu, organları, üst kuruluş oluşturmaları, gelir ve giderleri, bütçe ve harcama esasları, görev, yetki ve sorumlulukları, denetimleri, bunlara yapılacak her türlü yardımın şekil ve şartları ile bunlara ilişkin diğer hususlara dair usul ve esasları düzenlemektir.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2800" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3493287564"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9902A826-5581-3F44-1318-8A4E0528AF8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="328612" y="2495166"/>
-[...42 lines deleted...]
-            <a:ext cx="8848030" cy="954088"/>
+            <a:off x="211970" y="125063"/>
+            <a:ext cx="8754893" cy="6799169"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...20 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" anchor="ctr">
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...68 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor federasyonunun görev ve yetkileri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 38-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor federasyonunun görev ve yetkileri şunlardır:</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a) Spor dalı ile ilgili faaliyetleri ulusal ve uluslararası kurallara göre yürütmek.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" altLang="tr-TR" sz="2800" b="1" dirty="0">
-[...19 lines deleted...]
-        <p:spPr bwMode="auto">
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) Spor dalının gelişmesini, her yaş grubunda yapılmasını ve ülke genelinde yaygınlaşmasını sağlamak.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c) Ulusal ve uluslararası düzeyde performans sporcusu yetiştirmek amacıyla Bakanlıkla koordineli bir şekilde altyapıya yönelik olarak gerekli çalışmaları yürütmek.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ç) Sporcu sağlığı ile ilgili konularda gerekli önlemleri almak.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>d) Spor federasyonunu teşkilatlandırmak.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>e) Spor federasyonunu uluslararası faaliyetlerde temsil etmek.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>f) Tahkim Kurulu kararlarını uygulamak.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>g) Yıllık ve dört yıllık stratejik plan hazırlamak.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ğ) Bakanlık bilişim sistemlerini kullanmak.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>h) Kendisine bağlı spor dallarında spor kulüpleri ve spor anonim şirketlerini sportif yönden denetlemek.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ı) Yönetmelikle belirlenen diğer görevleri yapmak.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2494811112"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7476E6C-3D3D-4501-B5B6-0FE96C73CDC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="462111" y="491682"/>
+            <a:ext cx="8151778" cy="5752537"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...69 lines deleted...]
-              </a:spcBef>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor federasyonlarının bütçe ve harcama ilkeleri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 43-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor federasyonları;</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a) Mali yükümlülüklerini süresi içinde yerine getirmek için gerekli özeni göstermek,</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{3F0B65D6-3FF7-4430-A06A-3193F9946CA0}" type="slidenum">
-[...10 lines deleted...]
-            <a:endParaRPr lang="tr-TR" altLang="tr-TR" sz="1800"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Denk bütçe tesis etmek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, giderlerini gelirleri oranında gerçekleştirecek bir idari ve mali yapı oluşturmak,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1600" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zorundadır.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Spor federasyonları;</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Önceki yıl gelirlerinin yüzde onunu aşacak miktarda borçlanma yapamaz.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3) Yönetim kurulu, Bakanlıktan izin almaksızın görev süresini aşacak şekilde spor federasyonunu borç altına sokacak işlem yapamaz.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just"/>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ceza hükümleri ve soruşturma usulü</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 47-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor federasyonu başkan ve yönetim kurulu üyeleri, bu Kanunun 43 üncü maddesinin ikinci fıkrasının (a) bendine ve üçüncü fıkrasına aykırı fiilleri nedeniyle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bir yıldan üç yıla kadar hapis cezası ile cezalandırılır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="462135195"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="103426" name="Unvan 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{035D02D9-E6C8-65A0-8EC1-5270915D0D58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="107950" y="467846"/>
-            <a:ext cx="8785225" cy="523220"/>
+            <a:off x="373224" y="996124"/>
+            <a:ext cx="8397551" cy="5632311"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...12 lines deleted...]
-              <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor Kulüpleri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...85 lines deleted...]
-              <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kuruluş ve tüzel kişiliğin kazanılması</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2400" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...185 lines deleted...]
-            <a:endParaRPr lang="tr-TR" altLang="tr-TR" sz="1800"/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 3-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor kulüpleri, spor faaliyetlerine katılmak amacıyla gerçek veya </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>tüzel en az yedi kişi tarafından kurulur.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Spor kulübü kurmak için kuruluş bildirimi, tüzük ve gerekli diğer belgelerle birlikte Bakanlığa başvuruda bulunulur.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3) Kuruluş bildirimi ve belgelerin doğruluğu ile kulüp tüzüğü Bakanlık tarafından altmış gün içinde dosya üzerinden incelenir. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2400" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(4) Kuruluş bildirimi, tüzük ve diğer belgelerde mevzuata aykırılık veya noksanlık bulunmaz ya da bu aykırılık veya noksanlık süresinde giderilmiş bulunursa spor kulübü Bakanlık tarafından spor kulüpleri siciline tescil edilir ve bu tescille tüzel kişilik kazanır.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3272289970"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Dikdörtgen 3">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7CD676A-29A2-2705-4F37-5379EB2DAB6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="539552" y="476672"/>
-            <a:ext cx="8136904" cy="6955750"/>
+            <a:off x="496110" y="964097"/>
+            <a:ext cx="8151779" cy="3889270"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just"/>
-[...24 lines deleted...]
-              <a:buAutoNum type="alphaLcParenR"/>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...5 lines deleted...]
-              <a:buAutoNum type="alphaLcParenR"/>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor kulüplerinin organları</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...5 lines deleted...]
-              <a:buAutoNum type="alphaLcParenR"/>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 5-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor kulüplerinin zorunlu organları; genel kurul, yönetim kurulu ve denetim kuruludur.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...5 lines deleted...]
-              <a:buAutoNum type="alphaLcParenR"/>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Spor kulüpleri; disiplin, divan, bilim ve sağlık, eğitim, mali, sicil, basın ve halkla ilişkiler ve benzeri amaçlarına uygun başka organlar oluşturabilir. Ancak bu organlara zorunlu organların görev, yetki ve sorumlulukları devredilemez.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="tr-TR" dirty="0"/>
-[...66 lines deleted...]
-            <a:pPr algn="just"/>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3) Spor kulüpleri, genel kurulca yapılan seçimi izleyen otuz gün içinde yönetim kurulu, denetim kurulu ve varsa spor kulübünün diğer organlarına seçilen asıl ve yedek üyelerine ilişkin bilgi ve buna ilişkin dayanak belgeleri Bakanlığa bildirmekle yükümlüdür.</a:t>
+            </a:r>
             <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
-              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...29 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2391423286"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="846161421"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B446172E-B98D-416F-BF76-0797B6DD4F3B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12628CFE-D470-E05E-88EF-4E5D1151D4E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="899592" y="332656"/>
-            <a:ext cx="7344816" cy="5909310"/>
+            <a:off x="398834" y="268919"/>
+            <a:ext cx="8346332" cy="5955861"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...51 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor kulüplerine üye olma</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 6-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Fiil ehliyetine sahip kişiler, spor kulüplerine üye olma hakkına sahiptir. Üyelik başvurusu yazılı olarak yapılır ve kulüp yönetim kurulunca otuz gün içinde karara bağlanır. Sonuç, başvuru sahibine yazılı olarak bildirilir. Başvurusu kabul edilen üye, bu amaçla tutulacak deftere kaydedilir.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Üyelik için ilgili mevzuat veya tüzükte aranan nitelikleri sonradan kaybedenlerin üyeliği kendiliğinden sona erer.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3) Üyelik başvurusu, tüzükte gösterilen sebepler dışında ancak haklı sebeple reddedilebilir.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Genel kurul, yönetim kurulu ve denetim kurulu</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 7-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Genel kurul, yönetim kurulu ve denetim kurulunun oluşumu, toplanması, görev ve yetkileri, tutulacak defterler ile kararları hakkında 22/11/2001 tarihli ve 4721 sayılı Türk Medenî Kanunu ve 4/11/2004 tarihli ve 5253 sayılı Dernekler Kanununun ilgili hükümleri uygulanır.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1600" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4228873726"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3294160145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Metin kutusu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1698471B-735D-4927-8902-AB00B83CBC33}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{538B2E13-3BD2-11DD-1FF9-8C45AB615099}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="899592" y="764704"/>
-            <a:ext cx="7344816" cy="2862322"/>
+            <a:off x="544749" y="995137"/>
+            <a:ext cx="8521430" cy="5329023"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...24 lines deleted...]
-            </a:r>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Üst kuruluş</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 12-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Amatör spor faaliyetlerinde bulunan spor kulüpleri ve spor anonim şirketleri, il sınırları içerisinde en az on beş spor kulübü veya spor anonim şirketinin bir araya gelmesiyle federasyon, en az on beş federasyonun bir araya gelmesiyle de konfederasyon kurabilirler.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Denetim ve beyanname usulü</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 13-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor kulüpleri, spor anonim şirketleri ve üst kuruluşların; ilgili mevzuat, tüzük ve esas sözleşmelerinde gösterilen amaçlar doğrultusunda faaliyet gösterip göstermedikleri, defterlerini ve kayıtlarını mevzuata uygun olarak tutup tutmadıkları başta olmak üzere, idari ve mali her türlü işlem ve faaliyetleri Bakanlık tarafından denetlenir.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Spor kulüpleri, 5253 sayılı Kanunun 19 uncu maddesi kıyasen uygulanmak suretiyle İçişleri Bakanlığı veya mülki idare amiri tarafından da denetlenebilir. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="155168310"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1146574211"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Dikdörtgen 1">
-[...6 lines deleted...]
-          <p:cNvSpPr/>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B1DE2CD-3443-80F5-00C7-C3EF5E4DBCD1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="251520" y="335846"/>
-            <a:ext cx="8712968" cy="5909310"/>
+            <a:off x="976141" y="1443841"/>
+            <a:ext cx="7716416" cy="4524315"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...12 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>KULÜP BAŞKANI VE YÖNETİCİLERİN BÜTÇE VE HARCAMA SORUMLULUĞU </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Temel ilkeler</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...46 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 18- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(1) Spor kulüpleri ve spor anonim şirketleri;</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...12 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a) Ekonomik ve mali imkânlarını geliştirmek suretiyle şeffaflık ve güvenilirliklerini artırmak için çaba göstermek,</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...22 lines deleted...]
-              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) Mali yükümlülüklerini süresi içinde yerine getirmek için gerekli özeni göstermek,</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...6 lines deleted...]
-            </a:r>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Denk bütçe tesis etmek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, giderlerini gelirleri oranında gerçekleştirecek bir idari ve mali yapı oluşturmak ve bu kapsamda ilgili spor federasyonu tarafından talimatlarla belirlenmiş bütçe ve harcama ilkelerine uyum göstermek,</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ç) Sporun sürdürülebilirliğini sağlamak ve korumak amacıyla faaliyetlerde bulunmak ve bu kapsamda uzun vadeli sportif yatırımları özendirmek, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zorundadır.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="1800" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3601245007"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2958426819"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20482" name="Unvan 3"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{649C69D7-7905-076B-5882-9C1BC891AB4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="666797" y="764704"/>
-            <a:ext cx="8785225" cy="523875"/>
+            <a:off x="569167" y="576047"/>
+            <a:ext cx="7725747" cy="5078313"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l">
-[...3 lines deleted...]
-              <a:defRPr/>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="tr-TR" sz="2800" dirty="0">
-[...2 lines deleted...]
-              <a:cs typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 20- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(4) Spor kulüpleri ve spor anonim şirketleri;</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...9 lines deleted...]
-          </p:nvPr>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" i="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>…. spor kulüplerinde toplantıya katılanların en az dörtte üçünün, spor anonim şirketlerinde ise toplantıya katılan pay sahiplerinin veya temsilcilerinin sahip oldukları sermayenin en az dörtte üçünü oluşturan payların sahiplerinin veya temsilcilerinin olumlu oyu ile devredebilir. Anılan devir oranı, …. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bir önceki hesap döneminde gerçekleşen brüt gelirin yüzde ellisi oranını geçemez.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(5) Spor kulüpleri ve spor anonim şirketleri, bir bütçe yılında önceki yıl brüt gelirlerinin en fazla yüzde onuna kadar borçlanabilir.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(8) Spor kulüpleri ve spor anonim şirketleri; yönetim kurulu üyelerine, bunların eşleri ve üçüncü dereceye kadar hısımlarına, çalışanlarına, yüzde beş ve üzeri pay sahiplerine ve yönetim kurulu üyelerinin yüzde beş ve daha fazla pay sahibi olduğu şirketlere </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>hak ve alacaklarını devredemez. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just"/>
+            <a:r>
+              <a:rPr lang="tr-TR" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ceza hükümleri ve soruşturma usulü</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" b="1" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 47-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor kulübü ve spor anonim şirketi başkan, yönetim kurulu üyeleri ve yöneticileri bu Kanunun 20 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> maddesinin dördüncü, beşinci veya sekizinci fıkralarına aykırı fiilleri nedeniyle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="1800" dirty="0">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bir yıldan üç yıla kadar hapis cezası ile cezalandırılır.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="562075735"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{179F0D61-C534-1DC5-D04C-1F32E2E0EE10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1556792"/>
-            <a:ext cx="8229600" cy="6186309"/>
+            <a:off x="243191" y="1217246"/>
+            <a:ext cx="8346332" cy="3170099"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="just">
-[...1 lines deleted...]
-              <a:defRPr/>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Yardım şekilleri</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 21- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(1) Bakanlık ve spor federasyonları; altyapı ve sporun gelişimine ilişkin konularda spor kulüplerine, spor anonim şirketlerine ve üst kuruluşlara yardımda bulunabilir.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="359410" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2) Yardımlar, ayni veya nakdî şekilde yapılabilir.</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...54 lines deleted...]
-              <a:rPr lang="tr-TR" altLang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...109 lines deleted...]
-              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Büyükşehir belediyesi, belediye ve bağlı kuruluşları </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:miter lim="800000"/>
-[...4 lines deleted...]
-          </a:extLst>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ile bunların sermayesinin yüzde ellisinden fazlasına sahip oldukları şirketler, spor kulüplerinin ve spor anonim şirketlerinin profesyonel spor dallarına ve bunların profesyonel sporcularına her ne ad altında olursa olsun </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>kaynak aktaramaz ve yardımda bulunamaz. </a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2261347240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Metin kutusu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AD44051-01BD-50D2-B371-79B651A51CB3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="544749" y="553662"/>
+            <a:ext cx="7247106" cy="5153911"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...69 lines deleted...]
-              </a:spcBef>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Spor Federasyonları</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kuruluş ve teşkilat</a:t>
+            </a:r>
+            <a:endParaRPr lang="tr-TR" sz="2000" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" b="1" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MADDE 26-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1) Spor federasyonları, spor dalı ile ilgili faaliyetleri yürütmek üzere kanunla veya Cumhurbaşkanlığı kararnamesi ile kurulur ve kanun veya Cumhurbaşkanlığı kararnamesinin Resmî </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0" err="1">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gazete’de</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> yayımlanması ile tüzel kişilik kazanır.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="800"/>
               </a:spcAft>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:fld id="{DF480E32-CA5D-4F97-A6CE-2D24FF31F125}" type="slidenum">
-[...10 lines deleted...]
-            <a:endParaRPr lang="tr-TR" altLang="tr-TR" sz="1800"/>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(2)Spor federasyonlarının merkezleri Ankara’dadır. Spor federasyonlarının merkez teşkilatı; genel kurul, yönetim, denetim, disiplin kurulları ile genel sekreterlikten teşekkül eder.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="127000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="tr-TR" sz="2000" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(3) Yeni kurulan spor federasyonlarının kuruluş ana statüleri Bakanlık tarafından hazırlanır.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3936598748"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Mavi">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="17406D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="DBEFF9"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="0F6FC6"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="009DD9"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="0BD0D9"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="10CF9B"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="7CCA62"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="A5C249"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="F49100"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
-[...282 lines deleted...]
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="85DFD0"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6320,51 +6326,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6372,240 +6378,257 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Bant Kenarı">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
+              <a:schemeClr val="phClr"/>
+            </a:gs>
+            <a:gs pos="90000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...33 lines deleted...]
-                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="85000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="100000" t="100000" r="100000" b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="10000" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="53975" cap="flat" cmpd="dbl" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="38100" dist="17779" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="40000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="38100" dist="25400" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="45000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="brightRoom" dir="t"/>
+          </a:scene3d>
+          <a:sp3d extrusionH="12700" contourW="25400" prstMaterial="flat">
+            <a:bevelT w="63500" h="152400" prst="angle"/>
+            <a:contourClr>
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:contourClr>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
   <TotalTime></TotalTime>
-  <Words>868</Words>
+  <Words>1311</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Ekran Gösterisi (4:3)</PresentationFormat>
-  <Paragraphs>73</Paragraphs>
-[...1 lines deleted...]
-  <Notes>2</Notes>
+  <Paragraphs>71</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kullanılan Yazı Tipleri</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slayt Başlıkları</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>Verdana</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Bağımsız Spor Federasyonları ile ilgili  Uyuşmazlıklar</vt:lpstr>
+      <vt:lpstr>Office Teması</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
+      <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
       <vt:lpstr>PowerPoint Sunusu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> SPORTİF UYUŞMAZLIKLAR VE ÇÖZÜM YOLLARI </dc:title>
-  <dc:creator>hp</dc:creator>
+  <dc:title>PowerPoint Sunusu</dc:title>
+  <dc:creator>oguz özbek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>